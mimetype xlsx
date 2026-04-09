--- v0 (2026-02-21)
+++ v1 (2026-04-09)
@@ -9,227 +9,256 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Souhrn" sheetId="1" r:id="rId4"/>
-    <sheet name="Konečné pořadí" sheetId="2" r:id="rId5"/>
+    <sheet name="Celkové pořadí" sheetId="2" r:id="rId5"/>
     <sheet name="Odstoupili" sheetId="3" r:id="rId6"/>
     <sheet name="Vyloučeni" sheetId="4" r:id="rId7"/>
     <sheet name="Penalizace" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
-[...4 lines deleted...]
-    <t>Konečné pořadí</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+  <si>
+    <t>Generováno (CET): 09.04.2026 10:43:30</t>
+  </si>
+  <si>
+    <t>Celkové pořadí</t>
   </si>
   <si>
     <t>P.</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Posádka</t>
   </si>
   <si>
     <t>Vůz</t>
   </si>
   <si>
     <t>Třída</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
-    <t>TWRC</t>
-[...1 lines deleted...]
-  <si>
     <t>Dámský pohár</t>
   </si>
   <si>
-    <t>Pohár pořadatele</t>
-[...1 lines deleted...]
-  <si>
     <t>2WD</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>+/-</t>
   </si>
   <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>CZE | Suk Daniel
+CZE | Štindl Vladimír
+Daniel Suk</t>
+  </si>
+  <si>
+    <t>Subaru Impreza N12</t>
+  </si>
+  <si>
+    <t>A4
+1.</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>43:50.4</t>
+  </si>
+  <si>
+    <t>-
+-</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>CZE | Kratochvíl Jiří
+CZE | Vacek Lukáš
+Racing Spirit</t>
+  </si>
+  <si>
+    <t>Mitsubishi Evolution</t>
+  </si>
+  <si>
+    <t>A4
+2.</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>46:11.6</t>
+  </si>
+  <si>
+    <t>+2:21.2
++2:21.2</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>CZE | Milowský Martin
+CZE | Ryšánek Jan
+Martin Milowský</t>
+  </si>
+  <si>
+    <t>Mitsubishi Evolution VI</t>
+  </si>
+  <si>
+    <t>A4
+3.</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>47:43.5</t>
+  </si>
+  <si>
+    <t>+3:53.1
++1:31.9</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>CZE | Fiedler Kamil
+CZE | Skácel Jiří
+A - MOTOR RALLY TEAM</t>
+  </si>
+  <si>
+    <t>Mitsubishi Lancer EVO IX</t>
+  </si>
+  <si>
+    <t>A4
+4.</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>49:22.2</t>
+  </si>
+  <si>
+    <t>+5:31.8
++1:38.7</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>CZE | Pluhař Dominik
+CZE | Kolínský Pavel
+BDT Racing</t>
+  </si>
+  <si>
+    <t>VW Golf</t>
+  </si>
+  <si>
+    <t>A4
+5.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>50:03.1</t>
+  </si>
+  <si>
+    <t>+6:12.7
++40.9</t>
+  </si>
+  <si>
     <t>Odstoupili</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Důvod</t>
   </si>
   <si>
-    <t>CZE Sedláček Roman
-[...16 lines deleted...]
-    <t>Škoda Fabia Rally2</t>
+    <t>15</t>
+  </si>
+  <si>
+    <t>CZE | Marášek Lukáš
+CZE | Fagulec Jiří</t>
+  </si>
+  <si>
+    <t>Subaru Impreza</t>
+  </si>
+  <si>
+    <t>RZ6 Střevelná II</t>
   </si>
   <si>
     <t>Havárie</t>
   </si>
   <si>
-    <t>CZE Petržela Lukáš
-[...71 lines deleted...]
-  <si>
     <t>Vyloučeni</t>
-  </si>
-[...8 lines deleted...]
-    <t>Nedodržení trati</t>
   </si>
   <si>
     <t>Penalizace</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -257,61 +286,64 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF333333"/>
       </left>
       <right style="thin">
         <color rgb="FF333333"/>
       </right>
       <top style="thin">
         <color rgb="FF333333"/>
       </top>
       <bottom style="thin">
         <color rgb="FF333333"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -595,1045 +627,965 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N26"/>
+  <dimension ref="A1:L19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A26" sqref="A26:E26"/>
+      <selection activeCell="A19" sqref="A19:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="29.279" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:12">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
-      <c r="M3" s="1"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="M4" s="2" t="s">
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" s="3">
+        <v>1</v>
+      </c>
+      <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="N4" s="2" t="s">
+      <c r="C5" s="4" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="1" t="s">
+      <c r="D5" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="1"/>
-[...5 lines deleted...]
-      <c r="A7" s="2" t="s">
+      <c r="E5" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" s="3">
+        <v>2</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" s="3">
         <v>3</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="3"/>
+      <c r="J7" s="3"/>
+      <c r="K7" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" s="3">
         <v>4</v>
       </c>
-      <c r="C7" s="2" t="s">
+      <c r="B8" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3"/>
+      <c r="I8" s="3"/>
+      <c r="J8" s="3"/>
+      <c r="K8" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="A9" s="3">
         <v>5</v>
       </c>
-      <c r="D7" s="2" t="s">
-[...31 lines deleted...]
-        <v>24</v>
+      <c r="B9" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>43</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>25</v>
-[...55 lines deleted...]
-        <v>36</v>
+        <v>45</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3"/>
+      <c r="I9" s="3"/>
+      <c r="J9" s="3"/>
+      <c r="K9" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" s="3" t="s">
+        <v>52</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>21</v>
-[...74 lines deleted...]
-      <c r="A18" s="3">
+        <v>55</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="1"/>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E16" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B18" s="4" t="s">
-[...39 lines deleted...]
-      <c r="A22" s="2" t="s">
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B22" s="2" t="s">
+      <c r="B19" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C22" s="2" t="s">
-[...22 lines deleted...]
-      <c r="E23" s="5" t="s">
+      <c r="C19" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D19" s="2" t="s">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>51</v>
-      </c>
-[...19 lines deleted...]
-        <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:N1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A25:E25"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="A18:E18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:L8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A3" sqref="A3:N3"/>
+      <selection activeCell="L4" sqref="L4:L8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="5.713" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:12">
       <c r="A3" s="2" t="str">
         <f>'Souhrn'!A4</f>
         <v>P.</v>
       </c>
       <c r="B3" s="2" t="str">
         <f>'Souhrn'!B4</f>
         <v>0</v>
       </c>
       <c r="C3" s="2" t="str">
         <f>'Souhrn'!C4</f>
         <v>Posádka</v>
       </c>
       <c r="D3" s="2" t="str">
         <f>'Souhrn'!D4</f>
         <v>Vůz</v>
       </c>
       <c r="E3" s="2" t="str">
         <f>'Souhrn'!E4</f>
         <v>Třída</v>
       </c>
       <c r="F3" s="2" t="str">
         <f>'Souhrn'!F4</f>
         <v>A</v>
       </c>
       <c r="G3" s="2" t="str">
         <f>'Souhrn'!G4</f>
         <v>S</v>
       </c>
       <c r="H3" s="2" t="str">
         <f>'Souhrn'!H4</f>
         <v>H</v>
       </c>
       <c r="I3" s="2" t="str">
         <f>'Souhrn'!I4</f>
-        <v>TWRC</v>
+        <v>Dámský pohár</v>
       </c>
       <c r="J3" s="2" t="str">
         <f>'Souhrn'!J4</f>
-        <v>Dámský pohár</v>
+        <v>2WD</v>
       </c>
       <c r="K3" s="2" t="str">
         <f>'Souhrn'!K4</f>
-        <v>Pohár pořadatele</v>
+        <v>Celkem</v>
       </c>
       <c r="L3" s="2" t="str">
         <f>'Souhrn'!L4</f>
-        <v>2WD</v>
-[...6 lines deleted...]
-        <f>'Souhrn'!N4</f>
         <v>+/-</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" s="3">
+        <f>'Souhrn'!A5</f>
+        <v>1</v>
+      </c>
+      <c r="B4" s="3" t="str">
+        <f>'Souhrn'!B5</f>
+        <v>2</v>
+      </c>
+      <c r="C4" s="4" t="str">
+        <f>'Souhrn'!C5</f>
+        <v>CZE | Suk Daniel
+CZE | Štindl Vladimír
+Daniel Suk</v>
+      </c>
+      <c r="D4" s="3" t="str">
+        <f>'Souhrn'!D5</f>
+        <v>Subaru Impreza N12</v>
+      </c>
+      <c r="E4" s="5" t="str">
+        <f>'Souhrn'!E5</f>
+        <v>A4
+1.</v>
+      </c>
+      <c r="F4" s="3" t="str">
+        <f>'Souhrn'!F5</f>
+        <v>1.</v>
+      </c>
+      <c r="G4" s="3" t="str">
+        <f>'Souhrn'!G5</f>
+        <v/>
+      </c>
+      <c r="H4" s="3" t="str">
+        <f>'Souhrn'!H5</f>
+        <v/>
+      </c>
+      <c r="I4" s="3" t="str">
+        <f>'Souhrn'!I5</f>
+        <v/>
+      </c>
+      <c r="J4" s="3" t="str">
+        <f>'Souhrn'!J5</f>
+        <v/>
+      </c>
+      <c r="K4" s="5" t="str">
+        <f>'Souhrn'!K5</f>
+        <v>43:50.4</v>
+      </c>
+      <c r="L4" s="5" t="str">
+        <f>'Souhrn'!L5</f>
+        <v>-
+-</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" s="3">
+        <f>'Souhrn'!A6</f>
+        <v>2</v>
+      </c>
+      <c r="B5" s="3" t="str">
+        <f>'Souhrn'!B6</f>
+        <v>12</v>
+      </c>
+      <c r="C5" s="4" t="str">
+        <f>'Souhrn'!C6</f>
+        <v>CZE | Kratochvíl Jiří
+CZE | Vacek Lukáš
+Racing Spirit</v>
+      </c>
+      <c r="D5" s="3" t="str">
+        <f>'Souhrn'!D6</f>
+        <v>Mitsubishi Evolution</v>
+      </c>
+      <c r="E5" s="5" t="str">
+        <f>'Souhrn'!E6</f>
+        <v>A4
+2.</v>
+      </c>
+      <c r="F5" s="3" t="str">
+        <f>'Souhrn'!F6</f>
+        <v>2.</v>
+      </c>
+      <c r="G5" s="3" t="str">
+        <f>'Souhrn'!G6</f>
+        <v/>
+      </c>
+      <c r="H5" s="3" t="str">
+        <f>'Souhrn'!H6</f>
+        <v/>
+      </c>
+      <c r="I5" s="3" t="str">
+        <f>'Souhrn'!I6</f>
+        <v/>
+      </c>
+      <c r="J5" s="3" t="str">
+        <f>'Souhrn'!J6</f>
+        <v/>
+      </c>
+      <c r="K5" s="5" t="str">
+        <f>'Souhrn'!K6</f>
+        <v>46:11.6</v>
+      </c>
+      <c r="L5" s="5" t="str">
+        <f>'Souhrn'!L6</f>
+        <v>+2:21.2
++2:21.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" s="3">
+        <f>'Souhrn'!A7</f>
+        <v>3</v>
+      </c>
+      <c r="B6" s="3" t="str">
+        <f>'Souhrn'!B7</f>
+        <v>14</v>
+      </c>
+      <c r="C6" s="4" t="str">
+        <f>'Souhrn'!C7</f>
+        <v>CZE | Milowský Martin
+CZE | Ryšánek Jan
+Martin Milowský</v>
+      </c>
+      <c r="D6" s="3" t="str">
+        <f>'Souhrn'!D7</f>
+        <v>Mitsubishi Evolution VI</v>
+      </c>
+      <c r="E6" s="5" t="str">
+        <f>'Souhrn'!E7</f>
+        <v>A4
+3.</v>
+      </c>
+      <c r="F6" s="3" t="str">
+        <f>'Souhrn'!F7</f>
+        <v>3.</v>
+      </c>
+      <c r="G6" s="3" t="str">
+        <f>'Souhrn'!G7</f>
+        <v/>
+      </c>
+      <c r="H6" s="3" t="str">
+        <f>'Souhrn'!H7</f>
+        <v/>
+      </c>
+      <c r="I6" s="3" t="str">
+        <f>'Souhrn'!I7</f>
+        <v/>
+      </c>
+      <c r="J6" s="3" t="str">
+        <f>'Souhrn'!J7</f>
+        <v/>
+      </c>
+      <c r="K6" s="5" t="str">
+        <f>'Souhrn'!K7</f>
+        <v>47:43.5</v>
+      </c>
+      <c r="L6" s="5" t="str">
+        <f>'Souhrn'!L7</f>
+        <v>+3:53.1
++1:31.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" s="3">
+        <f>'Souhrn'!A8</f>
+        <v>4</v>
+      </c>
+      <c r="B7" s="3" t="str">
+        <f>'Souhrn'!B8</f>
+        <v>13</v>
+      </c>
+      <c r="C7" s="4" t="str">
+        <f>'Souhrn'!C8</f>
+        <v>CZE | Fiedler Kamil
+CZE | Skácel Jiří
+A - MOTOR RALLY TEAM</v>
+      </c>
+      <c r="D7" s="3" t="str">
+        <f>'Souhrn'!D8</f>
+        <v>Mitsubishi Lancer EVO IX</v>
+      </c>
+      <c r="E7" s="5" t="str">
+        <f>'Souhrn'!E8</f>
+        <v>A4
+4.</v>
+      </c>
+      <c r="F7" s="3" t="str">
+        <f>'Souhrn'!F8</f>
+        <v>4.</v>
+      </c>
+      <c r="G7" s="3" t="str">
+        <f>'Souhrn'!G8</f>
+        <v/>
+      </c>
+      <c r="H7" s="3" t="str">
+        <f>'Souhrn'!H8</f>
+        <v/>
+      </c>
+      <c r="I7" s="3" t="str">
+        <f>'Souhrn'!I8</f>
+        <v/>
+      </c>
+      <c r="J7" s="3" t="str">
+        <f>'Souhrn'!J8</f>
+        <v/>
+      </c>
+      <c r="K7" s="5" t="str">
+        <f>'Souhrn'!K8</f>
+        <v>49:22.2</v>
+      </c>
+      <c r="L7" s="5" t="str">
+        <f>'Souhrn'!L8</f>
+        <v>+5:31.8
++1:38.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" s="3">
+        <f>'Souhrn'!A9</f>
+        <v>5</v>
+      </c>
+      <c r="B8" s="3" t="str">
+        <f>'Souhrn'!B9</f>
+        <v>16</v>
+      </c>
+      <c r="C8" s="4" t="str">
+        <f>'Souhrn'!C9</f>
+        <v>CZE | Pluhař Dominik
+CZE | Kolínský Pavel
+BDT Racing</v>
+      </c>
+      <c r="D8" s="3" t="str">
+        <f>'Souhrn'!D9</f>
+        <v>VW Golf</v>
+      </c>
+      <c r="E8" s="5" t="str">
+        <f>'Souhrn'!E9</f>
+        <v>A4
+5.</v>
+      </c>
+      <c r="F8" s="3" t="str">
+        <f>'Souhrn'!F9</f>
+        <v>5.</v>
+      </c>
+      <c r="G8" s="3" t="str">
+        <f>'Souhrn'!G9</f>
+        <v/>
+      </c>
+      <c r="H8" s="3" t="str">
+        <f>'Souhrn'!H9</f>
+        <v/>
+      </c>
+      <c r="I8" s="3" t="str">
+        <f>'Souhrn'!I9</f>
+        <v/>
+      </c>
+      <c r="J8" s="3" t="str">
+        <f>'Souhrn'!J9</f>
+        <v/>
+      </c>
+      <c r="K8" s="5" t="str">
+        <f>'Souhrn'!K9</f>
+        <v>50:03.1</v>
+      </c>
+      <c r="L8" s="5" t="str">
+        <f>'Souhrn'!L9</f>
+        <v>+6:12.7
++40.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A1:L1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...331 lines deleted...]
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E4" sqref="E4:E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.565" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="19.852" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="str">
-        <f>'Souhrn'!A22</f>
+        <f>'Souhrn'!A12</f>
         <v>0</v>
       </c>
       <c r="B3" s="2" t="str">
-        <f>'Souhrn'!B22</f>
+        <f>'Souhrn'!B12</f>
         <v>Posádka</v>
       </c>
       <c r="C3" s="2" t="str">
-        <f>'Souhrn'!C22</f>
+        <f>'Souhrn'!C12</f>
         <v>Vůz</v>
       </c>
       <c r="D3" s="2" t="str">
-        <f>'Souhrn'!D22</f>
+        <f>'Souhrn'!D12</f>
         <v>Místo</v>
       </c>
       <c r="E3" s="2" t="str">
-        <f>'Souhrn'!E22</f>
+        <f>'Souhrn'!E12</f>
         <v>Důvod</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="3">
-[...1 lines deleted...]
-        <v>3</v>
+      <c r="A4" s="3" t="str">
+        <f>'Souhrn'!A13</f>
+        <v>15</v>
       </c>
       <c r="B4" s="4" t="str">
-        <f>'Souhrn'!B23</f>
-[...1 lines deleted...]
-CZE Kučera David</v>
+        <f>'Souhrn'!B13</f>
+        <v>CZE | Marášek Lukáš
+CZE | Fagulec Jiří</v>
       </c>
       <c r="C4" s="3" t="str">
-        <f>'Souhrn'!C23</f>
-        <v>Ford Fiesta Rally3</v>
+        <f>'Souhrn'!C13</f>
+        <v>Subaru Impreza</v>
       </c>
       <c r="D4" s="3" t="str">
-        <f>'Souhrn'!D23</f>
-[...4 lines deleted...]
-        <v>Nedodržení trati</v>
+        <f>'Souhrn'!D13</f>
+        <v>RZ6 Střevelná II</v>
+      </c>
+      <c r="E4" s="6" t="str">
+        <f>'Souhrn'!E13</f>
+        <v>Havárie</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:E3"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A3" sqref="A3:E3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="2" t="str">
+        <f>'Souhrn'!A16</f>
+        <v>0</v>
+      </c>
+      <c r="B3" s="2" t="str">
+        <f>'Souhrn'!B16</f>
+        <v>Posádka</v>
+      </c>
+      <c r="C3" s="2" t="str">
+        <f>'Souhrn'!C16</f>
+        <v>Vůz</v>
+      </c>
+      <c r="D3" s="2" t="str">
+        <f>'Souhrn'!D16</f>
+        <v>Místo</v>
+      </c>
+      <c r="E3" s="2" t="str">
+        <f>'Souhrn'!E16</f>
+        <v>Důvod</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="str">
-        <f>'Souhrn'!A26</f>
+        <f>'Souhrn'!A19</f>
         <v>0</v>
       </c>
       <c r="B3" s="2" t="str">
-        <f>'Souhrn'!B26</f>
+        <f>'Souhrn'!B19</f>
         <v>Posádka</v>
       </c>
       <c r="C3" s="2" t="str">
-        <f>'Souhrn'!C26</f>
+        <f>'Souhrn'!C19</f>
         <v>Penalizace</v>
       </c>
       <c r="D3" s="2" t="str">
-        <f>'Souhrn'!D26</f>
+        <f>'Souhrn'!D19</f>
         <v>Místo</v>
       </c>
       <c r="E3" s="2" t="str">
-        <f>'Souhrn'!E26</f>
+        <f>'Souhrn'!E19</f>
         <v>Důvod</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Souhrn</vt:lpstr>
-      <vt:lpstr>Konečné pořadí</vt:lpstr>
+      <vt:lpstr>Celkové pořadí</vt:lpstr>
       <vt:lpstr>Odstoupili</vt:lpstr>
       <vt:lpstr>Vyloučeni</vt:lpstr>
       <vt:lpstr>Penalizace</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>