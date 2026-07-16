--- v1 (2026-04-09)
+++ v2 (2026-07-16)
@@ -20,248 +20,129 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Souhrn" sheetId="1" r:id="rId4"/>
     <sheet name="Celkové pořadí" sheetId="2" r:id="rId5"/>
     <sheet name="Odstoupili" sheetId="3" r:id="rId6"/>
     <sheet name="Vyloučeni" sheetId="4" r:id="rId7"/>
     <sheet name="Penalizace" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
-[...1 lines deleted...]
-    <t>Generováno (CET): 09.04.2026 10:43:30</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+  <si>
+    <t>Generováno (CEST): 17.07.2026 00:54:27</t>
   </si>
   <si>
     <t>Celkové pořadí</t>
   </si>
   <si>
     <t>P.</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Posádka</t>
   </si>
   <si>
     <t>Vůz</t>
   </si>
   <si>
     <t>Třída</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
+    <t>TWRC</t>
+  </si>
+  <si>
     <t>Dámský pohár</t>
   </si>
   <si>
+    <t>Pohár pořadatele</t>
+  </si>
+  <si>
     <t>2WD</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>+/-</t>
   </si>
   <si>
-    <t>2</t>
-[...123 lines deleted...]
-  <si>
     <t>Odstoupili</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Důvod</t>
   </si>
   <si>
-    <t>15</t>
-[...14 lines deleted...]
-  <si>
     <t>Vyloučeni</t>
   </si>
   <si>
     <t>Penalizace</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>CZE | Marek Ondřej
+CZE | Pospíšil Vojtěch</t>
+  </si>
+  <si>
+    <t>00:10</t>
+  </si>
+  <si>
+    <t>RZ1 Horská I</t>
+  </si>
+  <si>
+    <t>Předčasný start</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -286,64 +167,61 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF333333"/>
       </left>
       <right style="thin">
         <color rgb="FF333333"/>
       </right>
       <top style="thin">
         <color rgb="FF333333"/>
       </top>
       <bottom style="thin">
         <color rgb="FF333333"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -627,934 +505,534 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L19"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A19" sqref="A19:E19"/>
+      <selection activeCell="E14" sqref="E14:E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="5.713" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:14">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
-    </row>
-    <row r="4" spans="1:12">
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>13</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="3" t="s">
+      <c r="M4" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="N4" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="3" t="s">
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="G5" s="3"/>
-[...3 lines deleted...]
-      <c r="K5" s="5" t="s">
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="L5" s="5" t="s">
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="1" t="s">
         <v>20</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B6" s="3" t="s">
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="B14" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="D6" s="3" t="s">
+      <c r="C14" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="D14" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="F6" s="3" t="s">
+      <c r="E14" s="5" t="s">
         <v>25</v>
-      </c>
-[...193 lines deleted...]
-        <v>51</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:L1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A18:E18"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A12:E12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L8"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="L4" sqref="L4:L8"/>
+      <selection activeCell="A3" sqref="A3:N3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="5.713" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="5.713" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:14">
       <c r="A3" s="2" t="str">
         <f>'Souhrn'!A4</f>
         <v>P.</v>
       </c>
       <c r="B3" s="2" t="str">
         <f>'Souhrn'!B4</f>
         <v>0</v>
       </c>
       <c r="C3" s="2" t="str">
         <f>'Souhrn'!C4</f>
         <v>Posádka</v>
       </c>
       <c r="D3" s="2" t="str">
         <f>'Souhrn'!D4</f>
         <v>Vůz</v>
       </c>
       <c r="E3" s="2" t="str">
         <f>'Souhrn'!E4</f>
         <v>Třída</v>
       </c>
       <c r="F3" s="2" t="str">
         <f>'Souhrn'!F4</f>
         <v>A</v>
       </c>
       <c r="G3" s="2" t="str">
         <f>'Souhrn'!G4</f>
         <v>S</v>
       </c>
       <c r="H3" s="2" t="str">
         <f>'Souhrn'!H4</f>
         <v>H</v>
       </c>
       <c r="I3" s="2" t="str">
         <f>'Souhrn'!I4</f>
-        <v>Dámský pohár</v>
+        <v>TWRC</v>
       </c>
       <c r="J3" s="2" t="str">
         <f>'Souhrn'!J4</f>
-        <v>2WD</v>
+        <v>Dámský pohár</v>
       </c>
       <c r="K3" s="2" t="str">
         <f>'Souhrn'!K4</f>
-        <v>Celkem</v>
+        <v>Pohár pořadatele</v>
       </c>
       <c r="L3" s="2" t="str">
         <f>'Souhrn'!L4</f>
+        <v>2WD</v>
+      </c>
+      <c r="M3" s="2" t="str">
+        <f>'Souhrn'!M4</f>
+        <v>Celkem</v>
+      </c>
+      <c r="N3" s="2" t="str">
+        <f>'Souhrn'!N4</f>
         <v>+/-</v>
-      </c>
-[...268 lines deleted...]
-+40.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4:E4"/>
+      <selection activeCell="A3" sqref="A3:E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="str">
-        <f>'Souhrn'!A12</f>
+        <f>'Souhrn'!A7</f>
         <v>0</v>
       </c>
       <c r="B3" s="2" t="str">
-        <f>'Souhrn'!B12</f>
+        <f>'Souhrn'!B7</f>
         <v>Posádka</v>
       </c>
       <c r="C3" s="2" t="str">
-        <f>'Souhrn'!C12</f>
+        <f>'Souhrn'!C7</f>
         <v>Vůz</v>
       </c>
       <c r="D3" s="2" t="str">
-        <f>'Souhrn'!D12</f>
+        <f>'Souhrn'!D7</f>
         <v>Místo</v>
       </c>
       <c r="E3" s="2" t="str">
-        <f>'Souhrn'!E12</f>
+        <f>'Souhrn'!E7</f>
         <v>Důvod</v>
-      </c>
-[...21 lines deleted...]
-        <v>Havárie</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="str">
-        <f>'Souhrn'!A16</f>
+        <f>'Souhrn'!A10</f>
         <v>0</v>
       </c>
       <c r="B3" s="2" t="str">
-        <f>'Souhrn'!B16</f>
+        <f>'Souhrn'!B10</f>
         <v>Posádka</v>
       </c>
       <c r="C3" s="2" t="str">
-        <f>'Souhrn'!C16</f>
+        <f>'Souhrn'!C10</f>
         <v>Vůz</v>
       </c>
       <c r="D3" s="2" t="str">
-        <f>'Souhrn'!D16</f>
+        <f>'Souhrn'!D10</f>
         <v>Místo</v>
       </c>
       <c r="E3" s="2" t="str">
-        <f>'Souhrn'!E16</f>
+        <f>'Souhrn'!E10</f>
         <v>Důvod</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:E4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A3" sqref="A3:E3"/>
+      <selection activeCell="E4" sqref="E4:E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="str">
-        <f>'Souhrn'!A19</f>
+        <f>'Souhrn'!A13</f>
         <v>0</v>
       </c>
       <c r="B3" s="2" t="str">
-        <f>'Souhrn'!B19</f>
+        <f>'Souhrn'!B13</f>
         <v>Posádka</v>
       </c>
       <c r="C3" s="2" t="str">
-        <f>'Souhrn'!C19</f>
+        <f>'Souhrn'!C13</f>
         <v>Penalizace</v>
       </c>
       <c r="D3" s="2" t="str">
-        <f>'Souhrn'!D19</f>
+        <f>'Souhrn'!D13</f>
         <v>Místo</v>
       </c>
       <c r="E3" s="2" t="str">
-        <f>'Souhrn'!E19</f>
+        <f>'Souhrn'!E13</f>
         <v>Důvod</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="3" t="str">
+        <f>'Souhrn'!A14</f>
+        <v>6</v>
+      </c>
+      <c r="B4" s="4" t="str">
+        <f>'Souhrn'!B14</f>
+        <v>CZE | Marek Ondřej
+CZE | Pospíšil Vojtěch</v>
+      </c>
+      <c r="C4" s="3" t="str">
+        <f>'Souhrn'!C14</f>
+        <v>00:10</v>
+      </c>
+      <c r="D4" s="3" t="str">
+        <f>'Souhrn'!D14</f>
+        <v>RZ1 Horská I</v>
+      </c>
+      <c r="E4" s="5" t="str">
+        <f>'Souhrn'!E14</f>
+        <v>Předčasný start</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>