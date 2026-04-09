--- v0 (2026-02-21)
+++ v1 (2026-04-09)
@@ -9,440 +9,1249 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Souhrn" sheetId="1" r:id="rId4"/>
-    <sheet name="Konečné pořadí" sheetId="2" r:id="rId5"/>
+    <sheet name="Celkové pořadí" sheetId="2" r:id="rId5"/>
     <sheet name="Odstoupili" sheetId="3" r:id="rId6"/>
     <sheet name="Vyloučeni" sheetId="4" r:id="rId7"/>
     <sheet name="Penalizace" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
-[...4 lines deleted...]
-    <t>Konečné pořadí</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="337">
+  <si>
+    <t>Generováno (CET): 09.04.2026 09:17:12</t>
+  </si>
+  <si>
+    <t>Celkové pořadí</t>
   </si>
   <si>
     <t>P.</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Posádka</t>
   </si>
   <si>
     <t>Vůz</t>
   </si>
   <si>
     <t>Třída</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
-    <t>TWRC</t>
-[...1 lines deleted...]
-  <si>
     <t>Dámský pohár</t>
   </si>
   <si>
-    <t>Pohár pořadatele</t>
-[...1 lines deleted...]
-  <si>
     <t>2WD</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>+/-</t>
   </si>
   <si>
-    <t>CZE Novák Jan
-[...1 lines deleted...]
-Team Enjoy</t>
+    <t>1</t>
+  </si>
+  <si>
+    <t>CZE | Cvrček Věroslav
+CZE | Šálek Ondřej
+Rexteam</t>
   </si>
   <si>
     <t>Škoda Fabia Rally2</t>
+  </si>
+  <si>
+    <t>S1
+1.</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>42:31.6</t>
+  </si>
+  <si>
+    <t>-
+-</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>CZE | Suk Daniel
+CZE | Štindl Vladimír
+Daniel Suk</t>
+  </si>
+  <si>
+    <t>Subaru Impreza N12</t>
+  </si>
+  <si>
+    <t>A4
+1.</t>
+  </si>
+  <si>
+    <t>43:50.4</t>
+  </si>
+  <si>
+    <t>+1:18.8
++1:18.8</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>CZE | Mottl Martin
+CZE | Malý Petr
+BRYNDA racing</t>
+  </si>
+  <si>
+    <t>Škoda Fabia R5</t>
+  </si>
+  <si>
+    <t>S1
+2.</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>43:55.6</t>
+  </si>
+  <si>
+    <t>+1:24.0
++5.2</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>CZE | Zimmermann Josef
+CZE | Zalabák Pavel
+JIZERSKOHORSKÁ STROJÍRNA spol. s r.o.</t>
+  </si>
+  <si>
+    <t>Ford Fiesta R5</t>
+  </si>
+  <si>
+    <t>S1
+3.</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>44:00.4</t>
+  </si>
+  <si>
+    <t>+1:28.8
++4.8</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>CZE | Vrkoslav Jiří
+CZE | Adámek Pavel
+Vrky-Motorsport</t>
+  </si>
+  <si>
+    <t>S1
+4.</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>44:26.3</t>
+  </si>
+  <si>
+    <t>+1:54.7
++25.9</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>CZE | Kdér Patrik
+CZE | Těšínský Petr
+ASK-ME s.r.o.</t>
+  </si>
+  <si>
+    <t>Peugeot 208</t>
+  </si>
+  <si>
+    <t>S2
+1.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>45:10.2</t>
+  </si>
+  <si>
+    <t>+2:38.6
++43.9</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>CZE | Kratochvíl Jiří
+CZE | Vacek Lukáš
+Racing Spirit</t>
+  </si>
+  <si>
+    <t>Mitsubishi Evolution</t>
+  </si>
+  <si>
+    <t>A4
+2.</t>
+  </si>
+  <si>
+    <t>46:11.6</t>
+  </si>
+  <si>
+    <t>+3:40.0
++1:01.4</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>CZE | Padrta Lukáš
+CZE | Čepička Darek
+Stappa mix</t>
+  </si>
+  <si>
+    <t>Škoda Fabia Rally2 Evo</t>
+  </si>
+  <si>
+    <t>S1
+5.</t>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>46:52.1</t>
+  </si>
+  <si>
+    <t>+4:20.5
++40.5</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>SVK | Sucháč Majo
+SVK | Petrincová Daniela
+BR Racing Team</t>
+  </si>
+  <si>
+    <t>Opel Corsa Rally4</t>
+  </si>
+  <si>
+    <t>S2
+2.</t>
+  </si>
+  <si>
+    <t>7.</t>
+  </si>
+  <si>
+    <t>46:57.7</t>
+  </si>
+  <si>
+    <t>+4:26.1
++5.6</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>CZE | Kudrnáč Tomáš
+CZE | Zeman Milan
+Motorsport Chuchelna</t>
+  </si>
+  <si>
+    <t>Renault Clio Sport</t>
+  </si>
+  <si>
+    <t>A3
+1.</t>
+  </si>
+  <si>
+    <t>47:18.4</t>
+  </si>
+  <si>
+    <t>+4:46.8
++20.7</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>CZE | Starý Tomáš Jaroslav
+CZE | Starý Jaroslav
+TJS racing</t>
+  </si>
+  <si>
+    <t>S2
+3.</t>
+  </si>
+  <si>
+    <t>8.</t>
+  </si>
+  <si>
+    <t>47:19.3</t>
+  </si>
+  <si>
+    <t>+4:47.7
++0.9</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>CZE | Milowský Martin
+CZE | Ryšánek Jan
+Martin Milowský</t>
+  </si>
+  <si>
+    <t>Mitsubishi Evolution VI</t>
+  </si>
+  <si>
+    <t>A4
+3.</t>
+  </si>
+  <si>
+    <t>47:43.5</t>
+  </si>
+  <si>
+    <t>+5:11.9
++24.2</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>CZE | Vršanský Bedřich
+CZE | Mašíček Robert
+BECA RACING</t>
+  </si>
+  <si>
+    <t>S1
+6.</t>
+  </si>
+  <si>
+    <t>9.</t>
+  </si>
+  <si>
+    <t>47:51.9</t>
+  </si>
+  <si>
+    <t>+5:20.3
++8.4</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>CZE | Hlavatý Petr
+CZE | Pfajfr Tomáš
+Petr Hlavatý</t>
+  </si>
+  <si>
+    <t>Ford Fiesta Rally3</t>
+  </si>
+  <si>
+    <t>S1
+7.</t>
+  </si>
+  <si>
+    <t>10.</t>
+  </si>
+  <si>
+    <t>48:13.1</t>
+  </si>
+  <si>
+    <t>+5:41.5
++21.2</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>CZE | Konšel Lubomír
+CZE | Slavík Jan
+Ko-Ko-T Team</t>
+  </si>
+  <si>
+    <t>S1
+8.</t>
+  </si>
+  <si>
+    <t>11.</t>
+  </si>
+  <si>
+    <t>48:33.4</t>
+  </si>
+  <si>
+    <t>+6:01.8
++20.3</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>CZE | Urban Jakub
+CZE | Klápště Daniel
+JU Racing</t>
+  </si>
+  <si>
+    <t>Opel Adam Cup</t>
+  </si>
+  <si>
+    <t>A2
+1.</t>
+  </si>
+  <si>
+    <t>48:47.8</t>
+  </si>
+  <si>
+    <t>+6:16.2
++14.4</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>CZE | Novák Miloslav
+CZE | Thorn Damien
+Airwaynet racing</t>
+  </si>
+  <si>
+    <t>BMW M3 e46</t>
+  </si>
+  <si>
+    <t>A5
+1.</t>
+  </si>
+  <si>
+    <t>48:58.8</t>
+  </si>
+  <si>
+    <t>+6:27.2
++11.0</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>CZE | Kdér Martin
+CZE | Vosecká Zdeňka
+ASK-ME RACING</t>
+  </si>
+  <si>
+    <t>Škoda 130 LR</t>
+  </si>
+  <si>
+    <t>H Classic
+1.</t>
+  </si>
+  <si>
+    <t>+6:27.2
++0.0</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>CZE | Fiedler Kamil
+CZE | Skácel Jiří
+A - MOTOR RALLY TEAM</t>
+  </si>
+  <si>
+    <t>Mitsubishi Lancer EVO IX</t>
+  </si>
+  <si>
+    <t>A4
+4.</t>
+  </si>
+  <si>
+    <t>49:22.2</t>
+  </si>
+  <si>
+    <t>+6:50.6
++23.4</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>CZE | Kolacansky Pavel
+CZE | Recmanik Sebastian
+Odtahnute.cz s.r.o.</t>
+  </si>
+  <si>
+    <t>Škoda 110R</t>
+  </si>
+  <si>
+    <t>H Classic
+2.</t>
+  </si>
+  <si>
+    <t>49:43.7</t>
+  </si>
+  <si>
+    <t>+7:12.1
++21.5</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>CZE | Brich Jan
+CZE | Droběnová Sabina
+Hanz Brich-rally</t>
+  </si>
+  <si>
+    <t>Honda Civic VTi</t>
+  </si>
+  <si>
+    <t>H7
+1.</t>
+  </si>
+  <si>
+    <t>49:49.9</t>
+  </si>
+  <si>
+    <t>+7:18.3
++6.2</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>CZE | Jirčík Milan
+CZE | Řepka Filip
+Milan Jirčík</t>
+  </si>
+  <si>
+    <t>BMW E30</t>
+  </si>
+  <si>
+    <t>H4
+1.</t>
+  </si>
+  <si>
+    <t>50:00.6</t>
+  </si>
+  <si>
+    <t>+7:29.0
++10.7</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>CZE | Pluhař Dominik
+CZE | Kolínský Pavel
+BDT Racing</t>
+  </si>
+  <si>
+    <t>VW Golf</t>
+  </si>
+  <si>
+    <t>A4
+5.</t>
+  </si>
+  <si>
+    <t>50:03.1</t>
+  </si>
+  <si>
+    <t>+7:31.5
++2.5</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>CZE | Janoušek Jaroslav
+CZE | Janoušková Lucie
+www.janousek-motorsport.cz</t>
+  </si>
+  <si>
+    <t>Seat Ibiza TDI</t>
+  </si>
+  <si>
+    <t>A6
+1.</t>
+  </si>
+  <si>
+    <t>50:07.2</t>
+  </si>
+  <si>
+    <t>+7:35.6
++4.1</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>POL | Woźnik Grzegorz
+POL | Tuszyński Maciej
+SITMN Rally Team</t>
+  </si>
+  <si>
+    <t>Opel Astra</t>
+  </si>
+  <si>
+    <t>H8
+1.</t>
+  </si>
+  <si>
+    <t>12.</t>
+  </si>
+  <si>
+    <t>50:08.6</t>
+  </si>
+  <si>
+    <t>+7:37.0
++1.4</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>CZE | Hloušek Jan
+CZE | Vlček Ondřej
+KV Final s.r.o.</t>
+  </si>
+  <si>
+    <t>Peugeot 208 R2</t>
+  </si>
+  <si>
+    <t>A2
+2.</t>
+  </si>
+  <si>
+    <t>13.</t>
+  </si>
+  <si>
+    <t>50:27.0</t>
+  </si>
+  <si>
+    <t>+7:55.4
++18.4</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>CZE | Zenkl Karel
+CZE | Zenklová Lucie
+Toyota Wraith</t>
+  </si>
+  <si>
+    <t>Toyota Corolla</t>
+  </si>
+  <si>
+    <t>A2
+3.</t>
+  </si>
+  <si>
+    <t>14.</t>
+  </si>
+  <si>
+    <t>50:46.2</t>
+  </si>
+  <si>
+    <t>+8:14.6
++19.2</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>CZE | Paldus Tomáš
+CZE | Mařatka Jiří
+Severská smečka</t>
+  </si>
+  <si>
+    <t>Škoda Felicia</t>
   </si>
   <si>
     <t>A1
 1.</t>
   </si>
   <si>
-    <t>1.</t>
-[...17 lines deleted...]
-    <t>H1
+    <t>15.</t>
+  </si>
+  <si>
+    <t>51:14.5
+(+00:50)</t>
+  </si>
+  <si>
+    <t>+8:42.9
++28.3</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>CZE | Dlouhy Aleš
+CZE | Jenka Petr
+AMD racing</t>
+  </si>
+  <si>
+    <t>Škoda Favorit</t>
+  </si>
+  <si>
+    <t>H5
 1.</t>
   </si>
   <si>
-    <t>39:23.6</t>
-[...33 lines deleted...]
-    <t>Renault Clio Rally4</t>
+    <t>16.</t>
+  </si>
+  <si>
+    <t>52:19.8</t>
+  </si>
+  <si>
+    <t>+9:48.2
++1:05.3</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>CZE | Tůma Luboš
+CZE | Viktora Pavel
+Autodíly Viktorová</t>
+  </si>
+  <si>
+    <t>H5
+2.</t>
+  </si>
+  <si>
+    <t>17.</t>
+  </si>
+  <si>
+    <t>52:19.9</t>
+  </si>
+  <si>
+    <t>+9:48.3
++0.1</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>CZE | Červený Lukáš
+CZE | Kocour Tomáš
+Con Wall Racing</t>
   </si>
   <si>
     <t>H3
 1.</t>
   </si>
   <si>
-    <t>25:55:40.6
-[...34 lines deleted...]
-    <t>Opel Corsa Rally4</t>
+    <t>18.</t>
+  </si>
+  <si>
+    <t>52:39.9</t>
+  </si>
+  <si>
+    <t>+10:08.3
++20.0</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>CZE | Bistiak Jiří
+CZE | Jansa Pavel
+B- Sport</t>
+  </si>
+  <si>
+    <t>Škoda 120 S</t>
+  </si>
+  <si>
+    <t>H3
+2.</t>
+  </si>
+  <si>
+    <t>19.</t>
+  </si>
+  <si>
+    <t>53:00.8</t>
+  </si>
+  <si>
+    <t>+10:29.2
++20.9</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>CZE | Látal Marcel
+CZE | Blažkovská Ilona
+Pulperr rallye team</t>
+  </si>
+  <si>
+    <t>H4
+2.</t>
+  </si>
+  <si>
+    <t>20.</t>
+  </si>
+  <si>
+    <t>53:01.1</t>
+  </si>
+  <si>
+    <t>+10:29.5
++0.3</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>CZE | Polden Robin
+CZE | Fischer Josef
+Revit Racing</t>
+  </si>
+  <si>
+    <t>Toyota GT86</t>
+  </si>
+  <si>
+    <t>A3
+2.</t>
+  </si>
+  <si>
+    <t>21.</t>
+  </si>
+  <si>
+    <t>53:26.8</t>
+  </si>
+  <si>
+    <t>+10:55.2
++25.7</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>CZE | Krobot Daniel
+CZE | Kratochvíl František
+Daniel Krobot</t>
+  </si>
+  <si>
+    <t>Škoda Fabia RS</t>
+  </si>
+  <si>
+    <t>A6
+2.</t>
+  </si>
+  <si>
+    <t>22.</t>
+  </si>
+  <si>
+    <t>53:34.7</t>
+  </si>
+  <si>
+    <t>+11:03.1
++7.9</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>CZE | Holuša Lukáš
+CZE | Šupčík Jan
+LH- Motorsport</t>
+  </si>
+  <si>
+    <t>Škoda Fabia</t>
+  </si>
+  <si>
+    <t>A6
+3.</t>
+  </si>
+  <si>
+    <t>23.</t>
+  </si>
+  <si>
+    <t>54:12.4</t>
+  </si>
+  <si>
+    <t>+11:40.8
++37.7</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>CZE | Eder Michal
+CZE | Liška Martin
+Eder Michal</t>
+  </si>
+  <si>
+    <t>Renault Clio R.S.</t>
+  </si>
+  <si>
+    <t>A3
+3.</t>
+  </si>
+  <si>
+    <t>24.</t>
+  </si>
+  <si>
+    <t>55:12.7</t>
+  </si>
+  <si>
+    <t>+12:41.1
++1:00.3</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>CZE | Hodouš Jan
+CZE | Hodouš Aleš
+H&amp;H racing</t>
+  </si>
+  <si>
+    <t>Wartburg 353 W</t>
   </si>
   <si>
     <t>H2
 1.</t>
   </si>
   <si>
-    <t>26:02:11.7
-[...27 lines deleted...]
-+14:44.4</t>
+    <t>25.</t>
+  </si>
+  <si>
+    <t>56:22.0</t>
+  </si>
+  <si>
+    <t>+13:50.4
++1:09.3</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>CZE | Kovář Jiří
+CZE | Račák Pavel
+Škoda Motorsport</t>
+  </si>
+  <si>
+    <t>A6
+4.</t>
+  </si>
+  <si>
+    <t>26.</t>
+  </si>
+  <si>
+    <t>56:44.0</t>
+  </si>
+  <si>
+    <t>+14:12.4
++22.0</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>CZE | Laitoch Pavel
+CZE | Mrázek Jan
+Pavel Laitoch</t>
+  </si>
+  <si>
+    <t>Lada 2107 VFTS</t>
+  </si>
+  <si>
+    <t>H Classic
+3.</t>
+  </si>
+  <si>
+    <t>27.</t>
+  </si>
+  <si>
+    <t>58:54.9</t>
+  </si>
+  <si>
+    <t>+16:23.3
++2:10.9</t>
   </si>
   <si>
     <t>Odstoupili</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Důvod</t>
   </si>
   <si>
-    <t>CZE Sedláček Roman
-[...13 lines deleted...]
-CZE Kolář Petr</t>
+    <t>6</t>
+  </si>
+  <si>
+    <t>CZE | Fajstavr Jan
+CZE | Maruna Radek</t>
+  </si>
+  <si>
+    <t>Škoda Fabia WRC</t>
+  </si>
+  <si>
+    <t>RZ3 Střevelná I</t>
+  </si>
+  <si>
+    <t>Technická závada - převodovka</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>CZE | Ginzel Ondřej
+CZE | Haman Ondřej</t>
+  </si>
+  <si>
+    <t>RZ6 Střevelná II</t>
   </si>
   <si>
     <t>Havárie</t>
   </si>
   <si>
-    <t>CZE Petržela Lukáš
-[...51 lines deleted...]
-    <t>Motor</t>
+    <t>15</t>
+  </si>
+  <si>
+    <t>CZE | Marášek Lukáš
+CZE | Fagulec Jiří</t>
+  </si>
+  <si>
+    <t>Subaru Impreza</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>CZE | Oščádal Oldřich
+CZE | Vláčilová Nicola</t>
+  </si>
+  <si>
+    <t>Ford Fiesta Rally 4</t>
+  </si>
+  <si>
+    <t>Technická závada - turbo</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>CZE | Burget Roman
+CZE | Smrčková Kristýna</t>
+  </si>
+  <si>
+    <t>Porsche 997 GT3</t>
+  </si>
+  <si>
+    <t>Technická závada - spojka</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>CZE | Urban Pavel
+CZE | Strnad Vlastimil</t>
+  </si>
+  <si>
+    <t>RZ2 Bzí I</t>
+  </si>
+  <si>
+    <t>Technická závada - chlazení</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>CZE | Mejsnar Jan
+CZE | Vodhánělová Štěpánka</t>
+  </si>
+  <si>
+    <t>Technická závada - alternátor</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>CZE | Urban Jakub
+CZE | Medek Michal</t>
+  </si>
+  <si>
+    <t>RZ4 Chloudov II</t>
+  </si>
+  <si>
+    <t>Technická závada - poloosa</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>CZE | Picek Luboš
+CZE | Koťátko Radek</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>CZE | Beránek Svatopluk
+CZE | Beránková Michaela</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>CZE | Vichta Jiří
+CZE | Čmel Martin</t>
+  </si>
+  <si>
+    <t>VW Brouk 1302S</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>CZE | Henzl Ladislav
+CZE | Fučíková Eva</t>
+  </si>
+  <si>
+    <t>Honda Civic</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>CZE | Petřík Jan
+CZE | Pavlas Marek</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>CZE | Tyml Josef
+CZE | Šneberk Tomáš</t>
+  </si>
+  <si>
+    <t>Škoda 120s Rally</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>CZE | Brodský Luděk
+CZE | Brodská Petra</t>
+  </si>
+  <si>
+    <t>Škoda 120S Rallye</t>
+  </si>
+  <si>
+    <t>Technická závada - rozdělovač</t>
   </si>
   <si>
     <t>Vyloučeni</t>
   </si>
   <si>
-    <t>CZE Procházka Lukáš
-[...8 lines deleted...]
-  <si>
     <t>Penalizace</t>
   </si>
   <si>
     <t>00:10</t>
   </si>
   <si>
+    <t>RZ1 Chloudov I</t>
+  </si>
+  <si>
     <t>Předčasný start</t>
   </si>
   <si>
-    <t>CZE Němec Filip
-[...73 lines deleted...]
-CZE Beran Stanislav</t>
+    <t>01:40</t>
+  </si>
+  <si>
+    <t>ČK 2</t>
+  </si>
+  <si>
+    <t>Pozdní příjezd (10 min)</t>
+  </si>
+  <si>
+    <t>CZE | Paldus Tomáš
+CZE | Mařatka Jiří</t>
+  </si>
+  <si>
+    <t>00:50</t>
+  </si>
+  <si>
+    <t>ČK 5</t>
+  </si>
+  <si>
+    <t>Pozdní příjezd (5 min)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -808,2394 +1617,4640 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N50"/>
+  <dimension ref="A1:L71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E34" sqref="E34:E50"/>
+      <selection activeCell="E69" sqref="E69:E71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:12">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
-      <c r="M3" s="1"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="M4" s="2" t="s">
-[...6 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" s="3">
         <v>1</v>
       </c>
-      <c r="B5" s="3">
-        <v>1</v>
+      <c r="B5" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="C5" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="E5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="F5" s="3"/>
+      <c r="G5" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="F5" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
-      <c r="K5" s="3"/>
-[...1 lines deleted...]
-      <c r="M5" s="5" t="s">
+      <c r="K5" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L5" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="N5" s="5" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" s="3">
         <v>2</v>
       </c>
-      <c r="B6" s="3">
-        <v>4</v>
+      <c r="B6" s="3" t="s">
+        <v>21</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="F6" s="3"/>
+      <c r="F6" s="3" t="s">
+        <v>18</v>
+      </c>
       <c r="G6" s="3"/>
-      <c r="H6" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
-      <c r="K6" s="3"/>
-[...3 lines deleted...]
-      <c r="M6" s="5" t="s">
+      <c r="K6" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="N6" s="5" t="s">
+      <c r="L6" s="5" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:12">
       <c r="A7" s="3">
         <v>3</v>
       </c>
-      <c r="B7" s="3">
-        <v>2</v>
+      <c r="B7" s="3" t="s">
+        <v>27</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="F7" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="G7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3" t="s">
+        <v>31</v>
+      </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
-      <c r="K7" s="3"/>
-[...4 lines deleted...]
-      <c r="N7" s="5" t="s">
+      <c r="K7" s="5" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="L7" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" s="3">
         <v>4</v>
       </c>
-      <c r="B8" s="3">
-        <v>8</v>
+      <c r="B8" s="3" t="s">
+        <v>34</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F8" s="3"/>
-      <c r="G8" s="3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G8" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" s="3"/>
       <c r="I8" s="3"/>
-      <c r="J8" s="3" t="s">
-[...13 lines deleted...]
-    <row r="9" spans="1:14">
+      <c r="J8" s="3"/>
+      <c r="K8" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" s="3">
         <v>5</v>
       </c>
-      <c r="B9" s="3">
-        <v>9</v>
+      <c r="B9" s="3" t="s">
+        <v>41</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="G9" s="3"/>
+        <v>43</v>
+      </c>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3" t="s">
+        <v>44</v>
+      </c>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
-      <c r="K9" s="3"/>
-[...8 lines deleted...]
-    <row r="10" spans="1:14">
+      <c r="K9" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" s="3">
         <v>6</v>
       </c>
-      <c r="B10" s="3">
-        <v>7</v>
+      <c r="B10" s="3" t="s">
+        <v>47</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F10" s="3"/>
-      <c r="G10" s="3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G10" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H10" s="3"/>
       <c r="I10" s="3"/>
-      <c r="J10" s="3"/>
-[...11 lines deleted...]
-    <row r="11" spans="1:14">
+      <c r="J10" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" s="3">
         <v>7</v>
       </c>
-      <c r="B11" s="3">
-        <v>5</v>
+      <c r="B11" s="3" t="s">
+        <v>54</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
-      <c r="K11" s="3"/>
-[...18 lines deleted...]
-      <c r="A14" s="2" t="s">
+      <c r="K11" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="L11" s="5" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" s="3">
+        <v>8</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
+      <c r="K12" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="L12" s="5" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" s="3">
+        <v>9</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="L13" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" s="3">
+        <v>10</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="L14" s="5" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" s="3">
+        <v>11</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="H15" s="3"/>
+      <c r="I15" s="3"/>
+      <c r="J15" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="L15" s="5" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" s="3">
+        <v>12</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G16" s="3"/>
+      <c r="H16" s="3"/>
+      <c r="I16" s="3"/>
+      <c r="J16" s="3"/>
+      <c r="K16" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="L16" s="5" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" s="3">
+        <v>13</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3"/>
+      <c r="K17" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="L17" s="5" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" s="3">
+        <v>14</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H18" s="3"/>
+      <c r="I18" s="3"/>
+      <c r="J18" s="3"/>
+      <c r="K18" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="L18" s="5" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" s="3">
+        <v>15</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
+      <c r="J19" s="3"/>
+      <c r="K19" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="L19" s="5" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" s="3">
+        <v>16</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G20" s="3"/>
+      <c r="H20" s="3"/>
+      <c r="I20" s="3"/>
+      <c r="J20" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="L20" s="5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" s="3">
+        <v>17</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="G21" s="3"/>
+      <c r="H21" s="3"/>
+      <c r="I21" s="3"/>
+      <c r="J21" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="L21" s="5" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" s="3">
+        <v>18</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I22" s="3"/>
+      <c r="J22" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="L22" s="5" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" s="3">
+        <v>19</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="G23" s="3"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
+      <c r="J23" s="3"/>
+      <c r="K23" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="L23" s="5" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" s="3">
+        <v>20</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
+      <c r="H24" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I24" s="3"/>
+      <c r="J24" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="L24" s="5" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" s="3">
+        <v>21</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I25" s="3"/>
+      <c r="J25" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="L25" s="5" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" s="3">
+        <v>22</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+      <c r="H26" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I26" s="3"/>
+      <c r="J26" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="L26" s="5" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" s="3">
+        <v>23</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
+      <c r="I27" s="3"/>
+      <c r="J27" s="3"/>
+      <c r="K27" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="L27" s="5" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" s="3">
+        <v>24</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="G28" s="3"/>
+      <c r="H28" s="3"/>
+      <c r="I28" s="3"/>
+      <c r="J28" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="L28" s="5" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" s="3">
+        <v>25</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I29" s="3"/>
+      <c r="J29" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="L29" s="5" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" s="3">
+        <v>26</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="K30" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="L30" s="5" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" s="3">
+        <v>27</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
+      <c r="J31" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="K31" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="L31" s="5" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" s="3">
+        <v>28</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="G32" s="3"/>
+      <c r="H32" s="3"/>
+      <c r="I32" s="3"/>
+      <c r="J32" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="K32" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="L32" s="5" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12">
+      <c r="A33" s="3">
+        <v>29</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I33" s="3"/>
+      <c r="J33" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="K33" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="L33" s="5" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12">
+      <c r="A34" s="3">
+        <v>30</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
+      <c r="H34" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I34" s="3"/>
+      <c r="J34" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="K34" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="L34" s="5" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12">
+      <c r="A35" s="3">
+        <v>31</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="F35" s="3"/>
+      <c r="G35" s="3"/>
+      <c r="H35" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="I35" s="3"/>
+      <c r="J35" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="K35" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="L35" s="5" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12">
+      <c r="A36" s="3">
+        <v>32</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
+      <c r="H36" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="I36" s="3"/>
+      <c r="J36" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="K36" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="L36" s="5" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
+      <c r="A37" s="3">
+        <v>33</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="K37" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="L37" s="5" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
+      <c r="A38" s="3">
+        <v>34</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="L38" s="5" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12">
+      <c r="A39" s="3">
+        <v>35</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="K39" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="L39" s="5" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12">
+      <c r="A40" s="3">
+        <v>36</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="K40" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="L40" s="5" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12">
+      <c r="A41" s="3">
+        <v>37</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="G41" s="3"/>
+      <c r="H41" s="3"/>
+      <c r="I41" s="3"/>
+      <c r="J41" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="L41" s="5" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12">
+      <c r="A42" s="3">
+        <v>38</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="K42" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="L42" s="5" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12">
+      <c r="A43" s="3">
+        <v>39</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="K43" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="L43" s="5" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12">
+      <c r="A44" s="3">
+        <v>40</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="F44" s="3"/>
+      <c r="G44" s="3"/>
+      <c r="H44" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="I44" s="3"/>
+      <c r="J44" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="K44" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="L44" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12">
+      <c r="A46" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B46" s="1"/>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1"/>
+    </row>
+    <row r="47" spans="1:12">
+      <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B14" s="2" t="s">
+      <c r="B47" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C14" s="2" t="s">
+      <c r="C47" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="D14" s="2" t="s">
-[...220 lines deleted...]
-      <c r="A29" s="2" t="s">
+      <c r="D47" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12">
+      <c r="A48" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12">
+      <c r="A49" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12">
+      <c r="A50" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12">
+      <c r="A51" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="E51" s="6" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12">
+      <c r="A52" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="E52" s="6" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12">
+      <c r="A53" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12">
+      <c r="A54" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="E54" s="6" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12">
+      <c r="A55" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12">
+      <c r="A56" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="E56" s="6" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12">
+      <c r="A57" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="E57" s="6" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12">
+      <c r="A58" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="E58" s="6" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12">
+      <c r="A59" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="E59" s="6" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12">
+      <c r="A60" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="E60" s="6" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12">
+      <c r="A61" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="E61" s="6" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12">
+      <c r="A62" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="E62" s="6" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12">
+      <c r="A64" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B64" s="1"/>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1"/>
+    </row>
+    <row r="65" spans="1:12">
+      <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="2" t="s">
+      <c r="B65" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C29" s="2" t="s">
+      <c r="C65" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="D29" s="2" t="s">
-[...7 lines deleted...]
-      <c r="A30" s="3">
+      <c r="D65" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12">
+      <c r="A67" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B67" s="1"/>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1"/>
+    </row>
+    <row r="68" spans="1:12">
+      <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B30" s="4" t="s">
-[...25 lines deleted...]
-      <c r="B33" s="2" t="s">
+      <c r="B68" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C33" s="2" t="s">
-[...295 lines deleted...]
-        <v>85</v>
+      <c r="C68" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12">
+      <c r="A69" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="E69" s="6" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12">
+      <c r="A70" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="E70" s="6" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12">
+      <c r="A71" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="E71" s="6" t="s">
+        <v>336</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:N1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A46:E46"/>
+    <mergeCell ref="A64:E64"/>
+    <mergeCell ref="A67:E67"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:L43"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N4" sqref="N4:N10"/>
+      <selection activeCell="L4" sqref="L4:L43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="5.713" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:12">
       <c r="A3" s="2" t="str">
         <f>'Souhrn'!A4</f>
         <v>P.</v>
       </c>
       <c r="B3" s="2" t="str">
         <f>'Souhrn'!B4</f>
         <v>0</v>
       </c>
       <c r="C3" s="2" t="str">
         <f>'Souhrn'!C4</f>
         <v>Posádka</v>
       </c>
       <c r="D3" s="2" t="str">
         <f>'Souhrn'!D4</f>
         <v>Vůz</v>
       </c>
       <c r="E3" s="2" t="str">
         <f>'Souhrn'!E4</f>
         <v>Třída</v>
       </c>
       <c r="F3" s="2" t="str">
         <f>'Souhrn'!F4</f>
         <v>A</v>
       </c>
       <c r="G3" s="2" t="str">
         <f>'Souhrn'!G4</f>
         <v>S</v>
       </c>
       <c r="H3" s="2" t="str">
         <f>'Souhrn'!H4</f>
         <v>H</v>
       </c>
       <c r="I3" s="2" t="str">
         <f>'Souhrn'!I4</f>
-        <v>TWRC</v>
+        <v>Dámský pohár</v>
       </c>
       <c r="J3" s="2" t="str">
         <f>'Souhrn'!J4</f>
-        <v>Dámský pohár</v>
+        <v>2WD</v>
       </c>
       <c r="K3" s="2" t="str">
         <f>'Souhrn'!K4</f>
-        <v>Pohár pořadatele</v>
+        <v>Celkem</v>
       </c>
       <c r="L3" s="2" t="str">
         <f>'Souhrn'!L4</f>
-        <v>2WD</v>
-[...6 lines deleted...]
-        <f>'Souhrn'!N4</f>
         <v>+/-</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:12">
       <c r="A4" s="3">
         <f>'Souhrn'!A5</f>
         <v>1</v>
       </c>
-      <c r="B4" s="3">
+      <c r="B4" s="3" t="str">
         <f>'Souhrn'!B5</f>
         <v>1</v>
       </c>
       <c r="C4" s="4" t="str">
         <f>'Souhrn'!C5</f>
-        <v>CZE Novák Jan
-[...1 lines deleted...]
-Team Enjoy</v>
+        <v>CZE | Cvrček Věroslav
+CZE | Šálek Ondřej
+Rexteam</v>
       </c>
       <c r="D4" s="3" t="str">
         <f>'Souhrn'!D5</f>
         <v>Škoda Fabia Rally2</v>
       </c>
       <c r="E4" s="5" t="str">
         <f>'Souhrn'!E5</f>
-        <v>A1
+        <v>S1
 1.</v>
       </c>
       <c r="F4" s="3" t="str">
         <f>'Souhrn'!F5</f>
-        <v>1.</v>
+        <v/>
       </c>
       <c r="G4" s="3" t="str">
         <f>'Souhrn'!G5</f>
-        <v/>
+        <v>1.</v>
       </c>
       <c r="H4" s="3" t="str">
         <f>'Souhrn'!H5</f>
         <v/>
       </c>
       <c r="I4" s="3" t="str">
         <f>'Souhrn'!I5</f>
         <v/>
       </c>
       <c r="J4" s="3" t="str">
         <f>'Souhrn'!J5</f>
         <v/>
       </c>
-      <c r="K4" s="3" t="str">
+      <c r="K4" s="5" t="str">
         <f>'Souhrn'!K5</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="L4" s="3" t="str">
+        <v>42:31.6</v>
+      </c>
+      <c r="L4" s="5" t="str">
         <f>'Souhrn'!L5</f>
-        <v/>
-[...6 lines deleted...]
-        <f>'Souhrn'!N5</f>
         <v>-
 -</v>
       </c>
     </row>
-    <row r="5" spans="1:14">
+    <row r="5" spans="1:12">
       <c r="A5" s="3">
         <f>'Souhrn'!A6</f>
         <v>2</v>
       </c>
-      <c r="B5" s="3">
+      <c r="B5" s="3" t="str">
         <f>'Souhrn'!B6</f>
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C5" s="4" t="str">
         <f>'Souhrn'!C6</f>
-        <v>CZE Veselý Jakub
-[...1 lines deleted...]
--</v>
+        <v>CZE | Suk Daniel
+CZE | Štindl Vladimír
+Daniel Suk</v>
       </c>
       <c r="D5" s="3" t="str">
         <f>'Souhrn'!D6</f>
-        <v>Peugeot 208 Rally4</v>
+        <v>Subaru Impreza N12</v>
       </c>
       <c r="E5" s="5" t="str">
         <f>'Souhrn'!E6</f>
-        <v>H1
+        <v>A4
 1.</v>
       </c>
       <c r="F5" s="3" t="str">
         <f>'Souhrn'!F6</f>
-        <v/>
+        <v>1.</v>
       </c>
       <c r="G5" s="3" t="str">
         <f>'Souhrn'!G6</f>
         <v/>
       </c>
       <c r="H5" s="3" t="str">
         <f>'Souhrn'!H6</f>
-        <v>1.</v>
+        <v/>
       </c>
       <c r="I5" s="3" t="str">
         <f>'Souhrn'!I6</f>
         <v/>
       </c>
       <c r="J5" s="3" t="str">
         <f>'Souhrn'!J6</f>
         <v/>
       </c>
-      <c r="K5" s="3" t="str">
+      <c r="K5" s="5" t="str">
         <f>'Souhrn'!K6</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="L5" s="3" t="str">
+        <v>43:50.4</v>
+      </c>
+      <c r="L5" s="5" t="str">
         <f>'Souhrn'!L6</f>
-        <v>1.</v>
-[...11 lines deleted...]
-    <row r="6" spans="1:14">
+        <v>+1:18.8
++1:18.8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" s="3">
         <f>'Souhrn'!A7</f>
         <v>3</v>
       </c>
-      <c r="B6" s="3">
+      <c r="B6" s="3" t="str">
         <f>'Souhrn'!B7</f>
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C6" s="4" t="str">
         <f>'Souhrn'!C7</f>
-        <v>CZE Dvořák Tomáš
-[...1 lines deleted...]
-AyA Racing</v>
+        <v>CZE | Mottl Martin
+CZE | Malý Petr
+BRYNDA racing</v>
       </c>
       <c r="D6" s="3" t="str">
         <f>'Souhrn'!D7</f>
-        <v>Hyundai i20 N Rally2</v>
+        <v>Škoda Fabia R5</v>
       </c>
       <c r="E6" s="5" t="str">
         <f>'Souhrn'!E7</f>
-        <v>A2
-1.</v>
+        <v>S1
+2.</v>
       </c>
       <c r="F6" s="3" t="str">
         <f>'Souhrn'!F7</f>
-        <v>2.</v>
+        <v/>
       </c>
       <c r="G6" s="3" t="str">
         <f>'Souhrn'!G7</f>
-        <v/>
+        <v>2.</v>
       </c>
       <c r="H6" s="3" t="str">
         <f>'Souhrn'!H7</f>
         <v/>
       </c>
       <c r="I6" s="3" t="str">
         <f>'Souhrn'!I7</f>
         <v/>
       </c>
       <c r="J6" s="3" t="str">
         <f>'Souhrn'!J7</f>
         <v/>
       </c>
-      <c r="K6" s="3" t="str">
+      <c r="K6" s="5" t="str">
         <f>'Souhrn'!K7</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="L6" s="3" t="str">
+        <v>43:55.6</v>
+      </c>
+      <c r="L6" s="5" t="str">
         <f>'Souhrn'!L7</f>
-        <v/>
-[...11 lines deleted...]
-    <row r="7" spans="1:14">
+        <v>+1:24.0
++5.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" s="3">
         <f>'Souhrn'!A8</f>
         <v>4</v>
       </c>
-      <c r="B7" s="3">
+      <c r="B7" s="3" t="str">
         <f>'Souhrn'!B8</f>
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C7" s="4" t="str">
         <f>'Souhrn'!C8</f>
-        <v>CZE Král Josef
-[...1 lines deleted...]
--</v>
+        <v>CZE | Zimmermann Josef
+CZE | Zalabák Pavel
+JIZERSKOHORSKÁ STROJÍRNA spol. s r.o.</v>
       </c>
       <c r="D7" s="3" t="str">
         <f>'Souhrn'!D8</f>
-        <v>Renault Clio Rally4</v>
+        <v>Ford Fiesta R5</v>
       </c>
       <c r="E7" s="5" t="str">
         <f>'Souhrn'!E8</f>
-        <v>H3
-1.</v>
+        <v>S1
+3.</v>
       </c>
       <c r="F7" s="3" t="str">
         <f>'Souhrn'!F8</f>
         <v/>
       </c>
       <c r="G7" s="3" t="str">
         <f>'Souhrn'!G8</f>
-        <v/>
+        <v>3.</v>
       </c>
       <c r="H7" s="3" t="str">
         <f>'Souhrn'!H8</f>
-        <v>2.</v>
+        <v/>
       </c>
       <c r="I7" s="3" t="str">
         <f>'Souhrn'!I8</f>
         <v/>
       </c>
       <c r="J7" s="3" t="str">
         <f>'Souhrn'!J8</f>
-        <v>1.</v>
-[...1 lines deleted...]
-      <c r="K7" s="3" t="str">
+        <v/>
+      </c>
+      <c r="K7" s="5" t="str">
         <f>'Souhrn'!K8</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="L7" s="3" t="str">
+        <v>44:00.4</v>
+      </c>
+      <c r="L7" s="5" t="str">
         <f>'Souhrn'!L8</f>
-        <v>2.</v>
-[...12 lines deleted...]
-    <row r="8" spans="1:14">
+        <v>+1:28.8
++4.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" s="3">
         <f>'Souhrn'!A9</f>
         <v>5</v>
       </c>
-      <c r="B8" s="3">
+      <c r="B8" s="3" t="str">
         <f>'Souhrn'!B9</f>
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C8" s="4" t="str">
         <f>'Souhrn'!C9</f>
-        <v>CZE Beneš Radek
-[...1 lines deleted...]
--</v>
+        <v>CZE | Vrkoslav Jiří
+CZE | Adámek Pavel
+Vrky-Motorsport</v>
       </c>
       <c r="D8" s="3" t="str">
         <f>'Souhrn'!D9</f>
-        <v>Volkswagen Polo GTI R5</v>
+        <v>Škoda Fabia R5</v>
       </c>
       <c r="E8" s="5" t="str">
         <f>'Souhrn'!E9</f>
-        <v>A5
-1.</v>
+        <v>S1
+4.</v>
       </c>
       <c r="F8" s="3" t="str">
         <f>'Souhrn'!F9</f>
-        <v>3.</v>
+        <v/>
       </c>
       <c r="G8" s="3" t="str">
         <f>'Souhrn'!G9</f>
-        <v/>
+        <v>4.</v>
       </c>
       <c r="H8" s="3" t="str">
         <f>'Souhrn'!H9</f>
         <v/>
       </c>
       <c r="I8" s="3" t="str">
         <f>'Souhrn'!I9</f>
         <v/>
       </c>
       <c r="J8" s="3" t="str">
         <f>'Souhrn'!J9</f>
         <v/>
       </c>
-      <c r="K8" s="3" t="str">
+      <c r="K8" s="5" t="str">
         <f>'Souhrn'!K9</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="L8" s="3" t="str">
+        <v>44:26.3</v>
+      </c>
+      <c r="L8" s="5" t="str">
         <f>'Souhrn'!L9</f>
-        <v/>
-[...11 lines deleted...]
-    <row r="9" spans="1:14">
+        <v>+1:54.7
++25.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" s="3">
         <f>'Souhrn'!A10</f>
         <v>6</v>
       </c>
-      <c r="B9" s="3">
+      <c r="B9" s="3" t="str">
         <f>'Souhrn'!B10</f>
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C9" s="4" t="str">
         <f>'Souhrn'!C10</f>
-        <v>CZE Hájek Matěj
-[...1 lines deleted...]
--</v>
+        <v>CZE | Kdér Patrik
+CZE | Těšínský Petr
+ASK-ME s.r.o.</v>
       </c>
       <c r="D9" s="3" t="str">
         <f>'Souhrn'!D10</f>
-        <v>Opel Corsa Rally4</v>
+        <v>Peugeot 208</v>
       </c>
       <c r="E9" s="5" t="str">
         <f>'Souhrn'!E10</f>
-        <v>H2
+        <v>S2
 1.</v>
       </c>
       <c r="F9" s="3" t="str">
         <f>'Souhrn'!F10</f>
         <v/>
       </c>
       <c r="G9" s="3" t="str">
         <f>'Souhrn'!G10</f>
-        <v/>
+        <v>5.</v>
       </c>
       <c r="H9" s="3" t="str">
         <f>'Souhrn'!H10</f>
-        <v>3.</v>
+        <v/>
       </c>
       <c r="I9" s="3" t="str">
         <f>'Souhrn'!I10</f>
         <v/>
       </c>
       <c r="J9" s="3" t="str">
         <f>'Souhrn'!J10</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="K9" s="3" t="str">
+        <v>1.</v>
+      </c>
+      <c r="K9" s="5" t="str">
         <f>'Souhrn'!K10</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="L9" s="3" t="str">
+        <v>45:10.2</v>
+      </c>
+      <c r="L9" s="5" t="str">
         <f>'Souhrn'!L10</f>
-        <v>3.</v>
-[...12 lines deleted...]
-    <row r="10" spans="1:14">
+        <v>+2:38.6
++43.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" s="3">
         <f>'Souhrn'!A11</f>
         <v>7</v>
       </c>
-      <c r="B10" s="3">
+      <c r="B10" s="3" t="str">
         <f>'Souhrn'!B11</f>
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="C10" s="4" t="str">
         <f>'Souhrn'!C11</f>
-        <v>CZE Němec Filip
-[...1 lines deleted...]
--</v>
+        <v>CZE | Kratochvíl Jiří
+CZE | Vacek Lukáš
+Racing Spirit</v>
       </c>
       <c r="D10" s="3" t="str">
         <f>'Souhrn'!D11</f>
-        <v>Toyota GR Yaris Rally2</v>
+        <v>Mitsubishi Evolution</v>
       </c>
       <c r="E10" s="5" t="str">
         <f>'Souhrn'!E11</f>
+        <v>A4
+2.</v>
+      </c>
+      <c r="F10" s="3" t="str">
+        <f>'Souhrn'!F11</f>
+        <v>2.</v>
+      </c>
+      <c r="G10" s="3" t="str">
+        <f>'Souhrn'!G11</f>
+        <v/>
+      </c>
+      <c r="H10" s="3" t="str">
+        <f>'Souhrn'!H11</f>
+        <v/>
+      </c>
+      <c r="I10" s="3" t="str">
+        <f>'Souhrn'!I11</f>
+        <v/>
+      </c>
+      <c r="J10" s="3" t="str">
+        <f>'Souhrn'!J11</f>
+        <v/>
+      </c>
+      <c r="K10" s="5" t="str">
+        <f>'Souhrn'!K11</f>
+        <v>46:11.6</v>
+      </c>
+      <c r="L10" s="5" t="str">
+        <f>'Souhrn'!L11</f>
+        <v>+3:40.0
++1:01.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" s="3">
+        <f>'Souhrn'!A12</f>
+        <v>8</v>
+      </c>
+      <c r="B11" s="3" t="str">
+        <f>'Souhrn'!B12</f>
+        <v>10</v>
+      </c>
+      <c r="C11" s="4" t="str">
+        <f>'Souhrn'!C12</f>
+        <v>CZE | Padrta Lukáš
+CZE | Čepička Darek
+Stappa mix</v>
+      </c>
+      <c r="D11" s="3" t="str">
+        <f>'Souhrn'!D12</f>
+        <v>Škoda Fabia Rally2 Evo</v>
+      </c>
+      <c r="E11" s="5" t="str">
+        <f>'Souhrn'!E12</f>
+        <v>S1
+5.</v>
+      </c>
+      <c r="F11" s="3" t="str">
+        <f>'Souhrn'!F12</f>
+        <v/>
+      </c>
+      <c r="G11" s="3" t="str">
+        <f>'Souhrn'!G12</f>
+        <v>6.</v>
+      </c>
+      <c r="H11" s="3" t="str">
+        <f>'Souhrn'!H12</f>
+        <v/>
+      </c>
+      <c r="I11" s="3" t="str">
+        <f>'Souhrn'!I12</f>
+        <v/>
+      </c>
+      <c r="J11" s="3" t="str">
+        <f>'Souhrn'!J12</f>
+        <v/>
+      </c>
+      <c r="K11" s="5" t="str">
+        <f>'Souhrn'!K12</f>
+        <v>46:52.1</v>
+      </c>
+      <c r="L11" s="5" t="str">
+        <f>'Souhrn'!L12</f>
+        <v>+4:20.5
++40.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" s="3">
+        <f>'Souhrn'!A13</f>
+        <v>9</v>
+      </c>
+      <c r="B12" s="3" t="str">
+        <f>'Souhrn'!B13</f>
+        <v>20</v>
+      </c>
+      <c r="C12" s="4" t="str">
+        <f>'Souhrn'!C13</f>
+        <v>SVK | Sucháč Majo
+SVK | Petrincová Daniela
+BR Racing Team</v>
+      </c>
+      <c r="D12" s="3" t="str">
+        <f>'Souhrn'!D13</f>
+        <v>Opel Corsa Rally4</v>
+      </c>
+      <c r="E12" s="5" t="str">
+        <f>'Souhrn'!E13</f>
+        <v>S2
+2.</v>
+      </c>
+      <c r="F12" s="3" t="str">
+        <f>'Souhrn'!F13</f>
+        <v/>
+      </c>
+      <c r="G12" s="3" t="str">
+        <f>'Souhrn'!G13</f>
+        <v>7.</v>
+      </c>
+      <c r="H12" s="3" t="str">
+        <f>'Souhrn'!H13</f>
+        <v/>
+      </c>
+      <c r="I12" s="3" t="str">
+        <f>'Souhrn'!I13</f>
+        <v/>
+      </c>
+      <c r="J12" s="3" t="str">
+        <f>'Souhrn'!J13</f>
+        <v>2.</v>
+      </c>
+      <c r="K12" s="5" t="str">
+        <f>'Souhrn'!K13</f>
+        <v>46:57.7</v>
+      </c>
+      <c r="L12" s="5" t="str">
+        <f>'Souhrn'!L13</f>
+        <v>+4:26.1
++5.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" s="3">
+        <f>'Souhrn'!A14</f>
+        <v>10</v>
+      </c>
+      <c r="B13" s="3" t="str">
+        <f>'Souhrn'!B14</f>
+        <v>23</v>
+      </c>
+      <c r="C13" s="4" t="str">
+        <f>'Souhrn'!C14</f>
+        <v>CZE | Kudrnáč Tomáš
+CZE | Zeman Milan
+Motorsport Chuchelna</v>
+      </c>
+      <c r="D13" s="3" t="str">
+        <f>'Souhrn'!D14</f>
+        <v>Renault Clio Sport</v>
+      </c>
+      <c r="E13" s="5" t="str">
+        <f>'Souhrn'!E14</f>
         <v>A3
 1.</v>
       </c>
-      <c r="F10" s="3" t="str">
-        <f>'Souhrn'!F11</f>
+      <c r="F13" s="3" t="str">
+        <f>'Souhrn'!F14</f>
+        <v>3.</v>
+      </c>
+      <c r="G13" s="3" t="str">
+        <f>'Souhrn'!G14</f>
+        <v/>
+      </c>
+      <c r="H13" s="3" t="str">
+        <f>'Souhrn'!H14</f>
+        <v/>
+      </c>
+      <c r="I13" s="3" t="str">
+        <f>'Souhrn'!I14</f>
+        <v/>
+      </c>
+      <c r="J13" s="3" t="str">
+        <f>'Souhrn'!J14</f>
+        <v>3.</v>
+      </c>
+      <c r="K13" s="5" t="str">
+        <f>'Souhrn'!K14</f>
+        <v>47:18.4</v>
+      </c>
+      <c r="L13" s="5" t="str">
+        <f>'Souhrn'!L14</f>
+        <v>+4:46.8
++20.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" s="3">
+        <f>'Souhrn'!A15</f>
+        <v>11</v>
+      </c>
+      <c r="B14" s="3" t="str">
+        <f>'Souhrn'!B15</f>
+        <v>19</v>
+      </c>
+      <c r="C14" s="4" t="str">
+        <f>'Souhrn'!C15</f>
+        <v>CZE | Starý Tomáš Jaroslav
+CZE | Starý Jaroslav
+TJS racing</v>
+      </c>
+      <c r="D14" s="3" t="str">
+        <f>'Souhrn'!D15</f>
+        <v>Opel Corsa Rally4</v>
+      </c>
+      <c r="E14" s="5" t="str">
+        <f>'Souhrn'!E15</f>
+        <v>S2
+3.</v>
+      </c>
+      <c r="F14" s="3" t="str">
+        <f>'Souhrn'!F15</f>
+        <v/>
+      </c>
+      <c r="G14" s="3" t="str">
+        <f>'Souhrn'!G15</f>
+        <v>8.</v>
+      </c>
+      <c r="H14" s="3" t="str">
+        <f>'Souhrn'!H15</f>
+        <v/>
+      </c>
+      <c r="I14" s="3" t="str">
+        <f>'Souhrn'!I15</f>
+        <v/>
+      </c>
+      <c r="J14" s="3" t="str">
+        <f>'Souhrn'!J15</f>
         <v>4.</v>
       </c>
-      <c r="G10" s="3" t="str">
-[...31 lines deleted...]
-+14:44.4</v>
+      <c r="K14" s="5" t="str">
+        <f>'Souhrn'!K15</f>
+        <v>47:19.3</v>
+      </c>
+      <c r="L14" s="5" t="str">
+        <f>'Souhrn'!L15</f>
+        <v>+4:47.7
++0.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" s="3">
+        <f>'Souhrn'!A16</f>
+        <v>12</v>
+      </c>
+      <c r="B15" s="3" t="str">
+        <f>'Souhrn'!B16</f>
+        <v>14</v>
+      </c>
+      <c r="C15" s="4" t="str">
+        <f>'Souhrn'!C16</f>
+        <v>CZE | Milowský Martin
+CZE | Ryšánek Jan
+Martin Milowský</v>
+      </c>
+      <c r="D15" s="3" t="str">
+        <f>'Souhrn'!D16</f>
+        <v>Mitsubishi Evolution VI</v>
+      </c>
+      <c r="E15" s="5" t="str">
+        <f>'Souhrn'!E16</f>
+        <v>A4
+3.</v>
+      </c>
+      <c r="F15" s="3" t="str">
+        <f>'Souhrn'!F16</f>
+        <v>4.</v>
+      </c>
+      <c r="G15" s="3" t="str">
+        <f>'Souhrn'!G16</f>
+        <v/>
+      </c>
+      <c r="H15" s="3" t="str">
+        <f>'Souhrn'!H16</f>
+        <v/>
+      </c>
+      <c r="I15" s="3" t="str">
+        <f>'Souhrn'!I16</f>
+        <v/>
+      </c>
+      <c r="J15" s="3" t="str">
+        <f>'Souhrn'!J16</f>
+        <v/>
+      </c>
+      <c r="K15" s="5" t="str">
+        <f>'Souhrn'!K16</f>
+        <v>47:43.5</v>
+      </c>
+      <c r="L15" s="5" t="str">
+        <f>'Souhrn'!L16</f>
+        <v>+5:11.9
++24.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" s="3">
+        <f>'Souhrn'!A17</f>
+        <v>13</v>
+      </c>
+      <c r="B16" s="3" t="str">
+        <f>'Souhrn'!B17</f>
+        <v>8</v>
+      </c>
+      <c r="C16" s="4" t="str">
+        <f>'Souhrn'!C17</f>
+        <v>CZE | Vršanský Bedřich
+CZE | Mašíček Robert
+BECA RACING</v>
+      </c>
+      <c r="D16" s="3" t="str">
+        <f>'Souhrn'!D17</f>
+        <v>Ford Fiesta R5</v>
+      </c>
+      <c r="E16" s="5" t="str">
+        <f>'Souhrn'!E17</f>
+        <v>S1
+6.</v>
+      </c>
+      <c r="F16" s="3" t="str">
+        <f>'Souhrn'!F17</f>
+        <v/>
+      </c>
+      <c r="G16" s="3" t="str">
+        <f>'Souhrn'!G17</f>
+        <v>9.</v>
+      </c>
+      <c r="H16" s="3" t="str">
+        <f>'Souhrn'!H17</f>
+        <v/>
+      </c>
+      <c r="I16" s="3" t="str">
+        <f>'Souhrn'!I17</f>
+        <v/>
+      </c>
+      <c r="J16" s="3" t="str">
+        <f>'Souhrn'!J17</f>
+        <v/>
+      </c>
+      <c r="K16" s="5" t="str">
+        <f>'Souhrn'!K17</f>
+        <v>47:51.9</v>
+      </c>
+      <c r="L16" s="5" t="str">
+        <f>'Souhrn'!L17</f>
+        <v>+5:20.3
++8.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" s="3">
+        <f>'Souhrn'!A18</f>
+        <v>14</v>
+      </c>
+      <c r="B17" s="3" t="str">
+        <f>'Souhrn'!B18</f>
+        <v>11</v>
+      </c>
+      <c r="C17" s="4" t="str">
+        <f>'Souhrn'!C18</f>
+        <v>CZE | Hlavatý Petr
+CZE | Pfajfr Tomáš
+Petr Hlavatý</v>
+      </c>
+      <c r="D17" s="3" t="str">
+        <f>'Souhrn'!D18</f>
+        <v>Ford Fiesta Rally3</v>
+      </c>
+      <c r="E17" s="5" t="str">
+        <f>'Souhrn'!E18</f>
+        <v>S1
+7.</v>
+      </c>
+      <c r="F17" s="3" t="str">
+        <f>'Souhrn'!F18</f>
+        <v/>
+      </c>
+      <c r="G17" s="3" t="str">
+        <f>'Souhrn'!G18</f>
+        <v>10.</v>
+      </c>
+      <c r="H17" s="3" t="str">
+        <f>'Souhrn'!H18</f>
+        <v/>
+      </c>
+      <c r="I17" s="3" t="str">
+        <f>'Souhrn'!I18</f>
+        <v/>
+      </c>
+      <c r="J17" s="3" t="str">
+        <f>'Souhrn'!J18</f>
+        <v/>
+      </c>
+      <c r="K17" s="5" t="str">
+        <f>'Souhrn'!K18</f>
+        <v>48:13.1</v>
+      </c>
+      <c r="L17" s="5" t="str">
+        <f>'Souhrn'!L18</f>
+        <v>+5:41.5
++21.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" s="3">
+        <f>'Souhrn'!A19</f>
+        <v>15</v>
+      </c>
+      <c r="B18" s="3" t="str">
+        <f>'Souhrn'!B19</f>
+        <v>9</v>
+      </c>
+      <c r="C18" s="4" t="str">
+        <f>'Souhrn'!C19</f>
+        <v>CZE | Konšel Lubomír
+CZE | Slavík Jan
+Ko-Ko-T Team</v>
+      </c>
+      <c r="D18" s="3" t="str">
+        <f>'Souhrn'!D19</f>
+        <v>Škoda Fabia R5</v>
+      </c>
+      <c r="E18" s="5" t="str">
+        <f>'Souhrn'!E19</f>
+        <v>S1
+8.</v>
+      </c>
+      <c r="F18" s="3" t="str">
+        <f>'Souhrn'!F19</f>
+        <v/>
+      </c>
+      <c r="G18" s="3" t="str">
+        <f>'Souhrn'!G19</f>
+        <v>11.</v>
+      </c>
+      <c r="H18" s="3" t="str">
+        <f>'Souhrn'!H19</f>
+        <v/>
+      </c>
+      <c r="I18" s="3" t="str">
+        <f>'Souhrn'!I19</f>
+        <v/>
+      </c>
+      <c r="J18" s="3" t="str">
+        <f>'Souhrn'!J19</f>
+        <v/>
+      </c>
+      <c r="K18" s="5" t="str">
+        <f>'Souhrn'!K19</f>
+        <v>48:33.4</v>
+      </c>
+      <c r="L18" s="5" t="str">
+        <f>'Souhrn'!L19</f>
+        <v>+6:01.8
++20.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" s="3">
+        <f>'Souhrn'!A20</f>
+        <v>16</v>
+      </c>
+      <c r="B19" s="3" t="str">
+        <f>'Souhrn'!B20</f>
+        <v>27</v>
+      </c>
+      <c r="C19" s="4" t="str">
+        <f>'Souhrn'!C20</f>
+        <v>CZE | Urban Jakub
+CZE | Klápště Daniel
+JU Racing</v>
+      </c>
+      <c r="D19" s="3" t="str">
+        <f>'Souhrn'!D20</f>
+        <v>Opel Adam Cup</v>
+      </c>
+      <c r="E19" s="5" t="str">
+        <f>'Souhrn'!E20</f>
+        <v>A2
+1.</v>
+      </c>
+      <c r="F19" s="3" t="str">
+        <f>'Souhrn'!F20</f>
+        <v>5.</v>
+      </c>
+      <c r="G19" s="3" t="str">
+        <f>'Souhrn'!G20</f>
+        <v/>
+      </c>
+      <c r="H19" s="3" t="str">
+        <f>'Souhrn'!H20</f>
+        <v/>
+      </c>
+      <c r="I19" s="3" t="str">
+        <f>'Souhrn'!I20</f>
+        <v/>
+      </c>
+      <c r="J19" s="3" t="str">
+        <f>'Souhrn'!J20</f>
+        <v>5.</v>
+      </c>
+      <c r="K19" s="5" t="str">
+        <f>'Souhrn'!K20</f>
+        <v>48:47.8</v>
+      </c>
+      <c r="L19" s="5" t="str">
+        <f>'Souhrn'!L20</f>
+        <v>+6:16.2
++14.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" s="3">
+        <f>'Souhrn'!A21</f>
+        <v>17</v>
+      </c>
+      <c r="B20" s="3" t="str">
+        <f>'Souhrn'!B21</f>
+        <v>22</v>
+      </c>
+      <c r="C20" s="4" t="str">
+        <f>'Souhrn'!C21</f>
+        <v>CZE | Novák Miloslav
+CZE | Thorn Damien
+Airwaynet racing</v>
+      </c>
+      <c r="D20" s="3" t="str">
+        <f>'Souhrn'!D21</f>
+        <v>BMW M3 e46</v>
+      </c>
+      <c r="E20" s="5" t="str">
+        <f>'Souhrn'!E21</f>
+        <v>A5
+1.</v>
+      </c>
+      <c r="F20" s="3" t="str">
+        <f>'Souhrn'!F21</f>
+        <v>6.</v>
+      </c>
+      <c r="G20" s="3" t="str">
+        <f>'Souhrn'!G21</f>
+        <v/>
+      </c>
+      <c r="H20" s="3" t="str">
+        <f>'Souhrn'!H21</f>
+        <v/>
+      </c>
+      <c r="I20" s="3" t="str">
+        <f>'Souhrn'!I21</f>
+        <v/>
+      </c>
+      <c r="J20" s="3" t="str">
+        <f>'Souhrn'!J21</f>
+        <v>6.</v>
+      </c>
+      <c r="K20" s="5" t="str">
+        <f>'Souhrn'!K21</f>
+        <v>48:58.8</v>
+      </c>
+      <c r="L20" s="5" t="str">
+        <f>'Souhrn'!L21</f>
+        <v>+6:27.2
++11.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" s="3">
+        <f>'Souhrn'!A22</f>
+        <v>18</v>
+      </c>
+      <c r="B21" s="3" t="str">
+        <f>'Souhrn'!B22</f>
+        <v>50</v>
+      </c>
+      <c r="C21" s="4" t="str">
+        <f>'Souhrn'!C22</f>
+        <v>CZE | Kdér Martin
+CZE | Vosecká Zdeňka
+ASK-ME RACING</v>
+      </c>
+      <c r="D21" s="3" t="str">
+        <f>'Souhrn'!D22</f>
+        <v>Škoda 130 LR</v>
+      </c>
+      <c r="E21" s="5" t="str">
+        <f>'Souhrn'!E22</f>
+        <v>H Classic
+1.</v>
+      </c>
+      <c r="F21" s="3" t="str">
+        <f>'Souhrn'!F22</f>
+        <v/>
+      </c>
+      <c r="G21" s="3" t="str">
+        <f>'Souhrn'!G22</f>
+        <v/>
+      </c>
+      <c r="H21" s="3" t="str">
+        <f>'Souhrn'!H22</f>
+        <v>1.</v>
+      </c>
+      <c r="I21" s="3" t="str">
+        <f>'Souhrn'!I22</f>
+        <v/>
+      </c>
+      <c r="J21" s="3" t="str">
+        <f>'Souhrn'!J22</f>
+        <v>7.</v>
+      </c>
+      <c r="K21" s="5" t="str">
+        <f>'Souhrn'!K22</f>
+        <v>48:58.8</v>
+      </c>
+      <c r="L21" s="5" t="str">
+        <f>'Souhrn'!L22</f>
+        <v>+6:27.2
++0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" s="3">
+        <f>'Souhrn'!A23</f>
+        <v>19</v>
+      </c>
+      <c r="B22" s="3" t="str">
+        <f>'Souhrn'!B23</f>
+        <v>13</v>
+      </c>
+      <c r="C22" s="4" t="str">
+        <f>'Souhrn'!C23</f>
+        <v>CZE | Fiedler Kamil
+CZE | Skácel Jiří
+A - MOTOR RALLY TEAM</v>
+      </c>
+      <c r="D22" s="3" t="str">
+        <f>'Souhrn'!D23</f>
+        <v>Mitsubishi Lancer EVO IX</v>
+      </c>
+      <c r="E22" s="5" t="str">
+        <f>'Souhrn'!E23</f>
+        <v>A4
+4.</v>
+      </c>
+      <c r="F22" s="3" t="str">
+        <f>'Souhrn'!F23</f>
+        <v>7.</v>
+      </c>
+      <c r="G22" s="3" t="str">
+        <f>'Souhrn'!G23</f>
+        <v/>
+      </c>
+      <c r="H22" s="3" t="str">
+        <f>'Souhrn'!H23</f>
+        <v/>
+      </c>
+      <c r="I22" s="3" t="str">
+        <f>'Souhrn'!I23</f>
+        <v/>
+      </c>
+      <c r="J22" s="3" t="str">
+        <f>'Souhrn'!J23</f>
+        <v/>
+      </c>
+      <c r="K22" s="5" t="str">
+        <f>'Souhrn'!K23</f>
+        <v>49:22.2</v>
+      </c>
+      <c r="L22" s="5" t="str">
+        <f>'Souhrn'!L23</f>
+        <v>+6:50.6
++23.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" s="3">
+        <f>'Souhrn'!A24</f>
+        <v>20</v>
+      </c>
+      <c r="B23" s="3" t="str">
+        <f>'Souhrn'!B24</f>
+        <v>51</v>
+      </c>
+      <c r="C23" s="4" t="str">
+        <f>'Souhrn'!C24</f>
+        <v>CZE | Kolacansky Pavel
+CZE | Recmanik Sebastian
+Odtahnute.cz s.r.o.</v>
+      </c>
+      <c r="D23" s="3" t="str">
+        <f>'Souhrn'!D24</f>
+        <v>Škoda 110R</v>
+      </c>
+      <c r="E23" s="5" t="str">
+        <f>'Souhrn'!E24</f>
+        <v>H Classic
+2.</v>
+      </c>
+      <c r="F23" s="3" t="str">
+        <f>'Souhrn'!F24</f>
+        <v/>
+      </c>
+      <c r="G23" s="3" t="str">
+        <f>'Souhrn'!G24</f>
+        <v/>
+      </c>
+      <c r="H23" s="3" t="str">
+        <f>'Souhrn'!H24</f>
+        <v>2.</v>
+      </c>
+      <c r="I23" s="3" t="str">
+        <f>'Souhrn'!I24</f>
+        <v/>
+      </c>
+      <c r="J23" s="3" t="str">
+        <f>'Souhrn'!J24</f>
+        <v>8.</v>
+      </c>
+      <c r="K23" s="5" t="str">
+        <f>'Souhrn'!K24</f>
+        <v>49:43.7</v>
+      </c>
+      <c r="L23" s="5" t="str">
+        <f>'Souhrn'!L24</f>
+        <v>+7:12.1
++21.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" s="3">
+        <f>'Souhrn'!A25</f>
+        <v>21</v>
+      </c>
+      <c r="B24" s="3" t="str">
+        <f>'Souhrn'!B25</f>
+        <v>44</v>
+      </c>
+      <c r="C24" s="4" t="str">
+        <f>'Souhrn'!C25</f>
+        <v>CZE | Brich Jan
+CZE | Droběnová Sabina
+Hanz Brich-rally</v>
+      </c>
+      <c r="D24" s="3" t="str">
+        <f>'Souhrn'!D25</f>
+        <v>Honda Civic VTi</v>
+      </c>
+      <c r="E24" s="5" t="str">
+        <f>'Souhrn'!E25</f>
+        <v>H7
+1.</v>
+      </c>
+      <c r="F24" s="3" t="str">
+        <f>'Souhrn'!F25</f>
+        <v/>
+      </c>
+      <c r="G24" s="3" t="str">
+        <f>'Souhrn'!G25</f>
+        <v/>
+      </c>
+      <c r="H24" s="3" t="str">
+        <f>'Souhrn'!H25</f>
+        <v>3.</v>
+      </c>
+      <c r="I24" s="3" t="str">
+        <f>'Souhrn'!I25</f>
+        <v/>
+      </c>
+      <c r="J24" s="3" t="str">
+        <f>'Souhrn'!J25</f>
+        <v>9.</v>
+      </c>
+      <c r="K24" s="5" t="str">
+        <f>'Souhrn'!K25</f>
+        <v>49:49.9</v>
+      </c>
+      <c r="L24" s="5" t="str">
+        <f>'Souhrn'!L25</f>
+        <v>+7:18.3
++6.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" s="3">
+        <f>'Souhrn'!A26</f>
+        <v>22</v>
+      </c>
+      <c r="B25" s="3" t="str">
+        <f>'Souhrn'!B26</f>
+        <v>41</v>
+      </c>
+      <c r="C25" s="4" t="str">
+        <f>'Souhrn'!C26</f>
+        <v>CZE | Jirčík Milan
+CZE | Řepka Filip
+Milan Jirčík</v>
+      </c>
+      <c r="D25" s="3" t="str">
+        <f>'Souhrn'!D26</f>
+        <v>BMW E30</v>
+      </c>
+      <c r="E25" s="5" t="str">
+        <f>'Souhrn'!E26</f>
+        <v>H4
+1.</v>
+      </c>
+      <c r="F25" s="3" t="str">
+        <f>'Souhrn'!F26</f>
+        <v/>
+      </c>
+      <c r="G25" s="3" t="str">
+        <f>'Souhrn'!G26</f>
+        <v/>
+      </c>
+      <c r="H25" s="3" t="str">
+        <f>'Souhrn'!H26</f>
+        <v>4.</v>
+      </c>
+      <c r="I25" s="3" t="str">
+        <f>'Souhrn'!I26</f>
+        <v/>
+      </c>
+      <c r="J25" s="3" t="str">
+        <f>'Souhrn'!J26</f>
+        <v>10.</v>
+      </c>
+      <c r="K25" s="5" t="str">
+        <f>'Souhrn'!K26</f>
+        <v>50:00.6</v>
+      </c>
+      <c r="L25" s="5" t="str">
+        <f>'Souhrn'!L26</f>
+        <v>+7:29.0
++10.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" s="3">
+        <f>'Souhrn'!A27</f>
+        <v>23</v>
+      </c>
+      <c r="B26" s="3" t="str">
+        <f>'Souhrn'!B27</f>
+        <v>16</v>
+      </c>
+      <c r="C26" s="4" t="str">
+        <f>'Souhrn'!C27</f>
+        <v>CZE | Pluhař Dominik
+CZE | Kolínský Pavel
+BDT Racing</v>
+      </c>
+      <c r="D26" s="3" t="str">
+        <f>'Souhrn'!D27</f>
+        <v>VW Golf</v>
+      </c>
+      <c r="E26" s="5" t="str">
+        <f>'Souhrn'!E27</f>
+        <v>A4
+5.</v>
+      </c>
+      <c r="F26" s="3" t="str">
+        <f>'Souhrn'!F27</f>
+        <v>8.</v>
+      </c>
+      <c r="G26" s="3" t="str">
+        <f>'Souhrn'!G27</f>
+        <v/>
+      </c>
+      <c r="H26" s="3" t="str">
+        <f>'Souhrn'!H27</f>
+        <v/>
+      </c>
+      <c r="I26" s="3" t="str">
+        <f>'Souhrn'!I27</f>
+        <v/>
+      </c>
+      <c r="J26" s="3" t="str">
+        <f>'Souhrn'!J27</f>
+        <v/>
+      </c>
+      <c r="K26" s="5" t="str">
+        <f>'Souhrn'!K27</f>
+        <v>50:03.1</v>
+      </c>
+      <c r="L26" s="5" t="str">
+        <f>'Souhrn'!L27</f>
+        <v>+7:31.5
++2.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" s="3">
+        <f>'Souhrn'!A28</f>
+        <v>24</v>
+      </c>
+      <c r="B27" s="3" t="str">
+        <f>'Souhrn'!B28</f>
+        <v>31</v>
+      </c>
+      <c r="C27" s="4" t="str">
+        <f>'Souhrn'!C28</f>
+        <v>CZE | Janoušek Jaroslav
+CZE | Janoušková Lucie
+www.janousek-motorsport.cz</v>
+      </c>
+      <c r="D27" s="3" t="str">
+        <f>'Souhrn'!D28</f>
+        <v>Seat Ibiza TDI</v>
+      </c>
+      <c r="E27" s="5" t="str">
+        <f>'Souhrn'!E28</f>
+        <v>A6
+1.</v>
+      </c>
+      <c r="F27" s="3" t="str">
+        <f>'Souhrn'!F28</f>
+        <v>9.</v>
+      </c>
+      <c r="G27" s="3" t="str">
+        <f>'Souhrn'!G28</f>
+        <v/>
+      </c>
+      <c r="H27" s="3" t="str">
+        <f>'Souhrn'!H28</f>
+        <v/>
+      </c>
+      <c r="I27" s="3" t="str">
+        <f>'Souhrn'!I28</f>
+        <v/>
+      </c>
+      <c r="J27" s="3" t="str">
+        <f>'Souhrn'!J28</f>
+        <v>11.</v>
+      </c>
+      <c r="K27" s="5" t="str">
+        <f>'Souhrn'!K28</f>
+        <v>50:07.2</v>
+      </c>
+      <c r="L27" s="5" t="str">
+        <f>'Souhrn'!L28</f>
+        <v>+7:35.6
++4.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" s="3">
+        <f>'Souhrn'!A29</f>
+        <v>25</v>
+      </c>
+      <c r="B28" s="3" t="str">
+        <f>'Souhrn'!B29</f>
+        <v>49</v>
+      </c>
+      <c r="C28" s="4" t="str">
+        <f>'Souhrn'!C29</f>
+        <v>POL | Woźnik Grzegorz
+POL | Tuszyński Maciej
+SITMN Rally Team</v>
+      </c>
+      <c r="D28" s="3" t="str">
+        <f>'Souhrn'!D29</f>
+        <v>Opel Astra</v>
+      </c>
+      <c r="E28" s="5" t="str">
+        <f>'Souhrn'!E29</f>
+        <v>H8
+1.</v>
+      </c>
+      <c r="F28" s="3" t="str">
+        <f>'Souhrn'!F29</f>
+        <v/>
+      </c>
+      <c r="G28" s="3" t="str">
+        <f>'Souhrn'!G29</f>
+        <v/>
+      </c>
+      <c r="H28" s="3" t="str">
+        <f>'Souhrn'!H29</f>
+        <v>5.</v>
+      </c>
+      <c r="I28" s="3" t="str">
+        <f>'Souhrn'!I29</f>
+        <v/>
+      </c>
+      <c r="J28" s="3" t="str">
+        <f>'Souhrn'!J29</f>
+        <v>12.</v>
+      </c>
+      <c r="K28" s="5" t="str">
+        <f>'Souhrn'!K29</f>
+        <v>50:08.6</v>
+      </c>
+      <c r="L28" s="5" t="str">
+        <f>'Souhrn'!L29</f>
+        <v>+7:37.0
++1.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" s="3">
+        <f>'Souhrn'!A30</f>
+        <v>26</v>
+      </c>
+      <c r="B29" s="3" t="str">
+        <f>'Souhrn'!B30</f>
+        <v>28</v>
+      </c>
+      <c r="C29" s="4" t="str">
+        <f>'Souhrn'!C30</f>
+        <v>CZE | Hloušek Jan
+CZE | Vlček Ondřej
+KV Final s.r.o.</v>
+      </c>
+      <c r="D29" s="3" t="str">
+        <f>'Souhrn'!D30</f>
+        <v>Peugeot 208 R2</v>
+      </c>
+      <c r="E29" s="5" t="str">
+        <f>'Souhrn'!E30</f>
+        <v>A2
+2.</v>
+      </c>
+      <c r="F29" s="3" t="str">
+        <f>'Souhrn'!F30</f>
+        <v>10.</v>
+      </c>
+      <c r="G29" s="3" t="str">
+        <f>'Souhrn'!G30</f>
+        <v/>
+      </c>
+      <c r="H29" s="3" t="str">
+        <f>'Souhrn'!H30</f>
+        <v/>
+      </c>
+      <c r="I29" s="3" t="str">
+        <f>'Souhrn'!I30</f>
+        <v/>
+      </c>
+      <c r="J29" s="3" t="str">
+        <f>'Souhrn'!J30</f>
+        <v>13.</v>
+      </c>
+      <c r="K29" s="5" t="str">
+        <f>'Souhrn'!K30</f>
+        <v>50:27.0</v>
+      </c>
+      <c r="L29" s="5" t="str">
+        <f>'Souhrn'!L30</f>
+        <v>+7:55.4
++18.4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" s="3">
+        <f>'Souhrn'!A31</f>
+        <v>27</v>
+      </c>
+      <c r="B30" s="3" t="str">
+        <f>'Souhrn'!B31</f>
+        <v>26</v>
+      </c>
+      <c r="C30" s="4" t="str">
+        <f>'Souhrn'!C31</f>
+        <v>CZE | Zenkl Karel
+CZE | Zenklová Lucie
+Toyota Wraith</v>
+      </c>
+      <c r="D30" s="3" t="str">
+        <f>'Souhrn'!D31</f>
+        <v>Toyota Corolla</v>
+      </c>
+      <c r="E30" s="5" t="str">
+        <f>'Souhrn'!E31</f>
+        <v>A2
+3.</v>
+      </c>
+      <c r="F30" s="3" t="str">
+        <f>'Souhrn'!F31</f>
+        <v>11.</v>
+      </c>
+      <c r="G30" s="3" t="str">
+        <f>'Souhrn'!G31</f>
+        <v/>
+      </c>
+      <c r="H30" s="3" t="str">
+        <f>'Souhrn'!H31</f>
+        <v/>
+      </c>
+      <c r="I30" s="3" t="str">
+        <f>'Souhrn'!I31</f>
+        <v/>
+      </c>
+      <c r="J30" s="3" t="str">
+        <f>'Souhrn'!J31</f>
+        <v>14.</v>
+      </c>
+      <c r="K30" s="5" t="str">
+        <f>'Souhrn'!K31</f>
+        <v>50:46.2</v>
+      </c>
+      <c r="L30" s="5" t="str">
+        <f>'Souhrn'!L31</f>
+        <v>+8:14.6
++19.2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" s="3">
+        <f>'Souhrn'!A32</f>
+        <v>28</v>
+      </c>
+      <c r="B31" s="3" t="str">
+        <f>'Souhrn'!B32</f>
+        <v>36</v>
+      </c>
+      <c r="C31" s="4" t="str">
+        <f>'Souhrn'!C32</f>
+        <v>CZE | Paldus Tomáš
+CZE | Mařatka Jiří
+Severská smečka</v>
+      </c>
+      <c r="D31" s="3" t="str">
+        <f>'Souhrn'!D32</f>
+        <v>Škoda Felicia</v>
+      </c>
+      <c r="E31" s="5" t="str">
+        <f>'Souhrn'!E32</f>
+        <v>A1
+1.</v>
+      </c>
+      <c r="F31" s="3" t="str">
+        <f>'Souhrn'!F32</f>
+        <v>12.</v>
+      </c>
+      <c r="G31" s="3" t="str">
+        <f>'Souhrn'!G32</f>
+        <v/>
+      </c>
+      <c r="H31" s="3" t="str">
+        <f>'Souhrn'!H32</f>
+        <v/>
+      </c>
+      <c r="I31" s="3" t="str">
+        <f>'Souhrn'!I32</f>
+        <v/>
+      </c>
+      <c r="J31" s="3" t="str">
+        <f>'Souhrn'!J32</f>
+        <v>15.</v>
+      </c>
+      <c r="K31" s="5" t="str">
+        <f>'Souhrn'!K32</f>
+        <v>51:14.5
+(+00:50)</v>
+      </c>
+      <c r="L31" s="5" t="str">
+        <f>'Souhrn'!L32</f>
+        <v>+8:42.9
++28.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" s="3">
+        <f>'Souhrn'!A33</f>
+        <v>29</v>
+      </c>
+      <c r="B32" s="3" t="str">
+        <f>'Souhrn'!B33</f>
+        <v>47</v>
+      </c>
+      <c r="C32" s="4" t="str">
+        <f>'Souhrn'!C33</f>
+        <v>CZE | Dlouhy Aleš
+CZE | Jenka Petr
+AMD racing</v>
+      </c>
+      <c r="D32" s="3" t="str">
+        <f>'Souhrn'!D33</f>
+        <v>Škoda Favorit</v>
+      </c>
+      <c r="E32" s="5" t="str">
+        <f>'Souhrn'!E33</f>
+        <v>H5
+1.</v>
+      </c>
+      <c r="F32" s="3" t="str">
+        <f>'Souhrn'!F33</f>
+        <v/>
+      </c>
+      <c r="G32" s="3" t="str">
+        <f>'Souhrn'!G33</f>
+        <v/>
+      </c>
+      <c r="H32" s="3" t="str">
+        <f>'Souhrn'!H33</f>
+        <v>6.</v>
+      </c>
+      <c r="I32" s="3" t="str">
+        <f>'Souhrn'!I33</f>
+        <v/>
+      </c>
+      <c r="J32" s="3" t="str">
+        <f>'Souhrn'!J33</f>
+        <v>16.</v>
+      </c>
+      <c r="K32" s="5" t="str">
+        <f>'Souhrn'!K33</f>
+        <v>52:19.8</v>
+      </c>
+      <c r="L32" s="5" t="str">
+        <f>'Souhrn'!L33</f>
+        <v>+9:48.2
++1:05.3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12">
+      <c r="A33" s="3">
+        <f>'Souhrn'!A34</f>
+        <v>30</v>
+      </c>
+      <c r="B33" s="3" t="str">
+        <f>'Souhrn'!B34</f>
+        <v>48</v>
+      </c>
+      <c r="C33" s="4" t="str">
+        <f>'Souhrn'!C34</f>
+        <v>CZE | Tůma Luboš
+CZE | Viktora Pavel
+Autodíly Viktorová</v>
+      </c>
+      <c r="D33" s="3" t="str">
+        <f>'Souhrn'!D34</f>
+        <v>Škoda Favorit</v>
+      </c>
+      <c r="E33" s="5" t="str">
+        <f>'Souhrn'!E34</f>
+        <v>H5
+2.</v>
+      </c>
+      <c r="F33" s="3" t="str">
+        <f>'Souhrn'!F34</f>
+        <v/>
+      </c>
+      <c r="G33" s="3" t="str">
+        <f>'Souhrn'!G34</f>
+        <v/>
+      </c>
+      <c r="H33" s="3" t="str">
+        <f>'Souhrn'!H34</f>
+        <v>7.</v>
+      </c>
+      <c r="I33" s="3" t="str">
+        <f>'Souhrn'!I34</f>
+        <v/>
+      </c>
+      <c r="J33" s="3" t="str">
+        <f>'Souhrn'!J34</f>
+        <v>17.</v>
+      </c>
+      <c r="K33" s="5" t="str">
+        <f>'Souhrn'!K34</f>
+        <v>52:19.9</v>
+      </c>
+      <c r="L33" s="5" t="str">
+        <f>'Souhrn'!L34</f>
+        <v>+9:48.3
++0.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12">
+      <c r="A34" s="3">
+        <f>'Souhrn'!A35</f>
+        <v>31</v>
+      </c>
+      <c r="B34" s="3" t="str">
+        <f>'Souhrn'!B35</f>
+        <v>39</v>
+      </c>
+      <c r="C34" s="4" t="str">
+        <f>'Souhrn'!C35</f>
+        <v>CZE | Červený Lukáš
+CZE | Kocour Tomáš
+Con Wall Racing</v>
+      </c>
+      <c r="D34" s="3" t="str">
+        <f>'Souhrn'!D35</f>
+        <v>Škoda 130 LR</v>
+      </c>
+      <c r="E34" s="5" t="str">
+        <f>'Souhrn'!E35</f>
+        <v>H3
+1.</v>
+      </c>
+      <c r="F34" s="3" t="str">
+        <f>'Souhrn'!F35</f>
+        <v/>
+      </c>
+      <c r="G34" s="3" t="str">
+        <f>'Souhrn'!G35</f>
+        <v/>
+      </c>
+      <c r="H34" s="3" t="str">
+        <f>'Souhrn'!H35</f>
+        <v>8.</v>
+      </c>
+      <c r="I34" s="3" t="str">
+        <f>'Souhrn'!I35</f>
+        <v/>
+      </c>
+      <c r="J34" s="3" t="str">
+        <f>'Souhrn'!J35</f>
+        <v>18.</v>
+      </c>
+      <c r="K34" s="5" t="str">
+        <f>'Souhrn'!K35</f>
+        <v>52:39.9</v>
+      </c>
+      <c r="L34" s="5" t="str">
+        <f>'Souhrn'!L35</f>
+        <v>+10:08.3
++20.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12">
+      <c r="A35" s="3">
+        <f>'Souhrn'!A36</f>
+        <v>32</v>
+      </c>
+      <c r="B35" s="3" t="str">
+        <f>'Souhrn'!B36</f>
+        <v>40</v>
+      </c>
+      <c r="C35" s="4" t="str">
+        <f>'Souhrn'!C36</f>
+        <v>CZE | Bistiak Jiří
+CZE | Jansa Pavel
+B- Sport</v>
+      </c>
+      <c r="D35" s="3" t="str">
+        <f>'Souhrn'!D36</f>
+        <v>Škoda 120 S</v>
+      </c>
+      <c r="E35" s="5" t="str">
+        <f>'Souhrn'!E36</f>
+        <v>H3
+2.</v>
+      </c>
+      <c r="F35" s="3" t="str">
+        <f>'Souhrn'!F36</f>
+        <v/>
+      </c>
+      <c r="G35" s="3" t="str">
+        <f>'Souhrn'!G36</f>
+        <v/>
+      </c>
+      <c r="H35" s="3" t="str">
+        <f>'Souhrn'!H36</f>
+        <v>9.</v>
+      </c>
+      <c r="I35" s="3" t="str">
+        <f>'Souhrn'!I36</f>
+        <v/>
+      </c>
+      <c r="J35" s="3" t="str">
+        <f>'Souhrn'!J36</f>
+        <v>19.</v>
+      </c>
+      <c r="K35" s="5" t="str">
+        <f>'Souhrn'!K36</f>
+        <v>53:00.8</v>
+      </c>
+      <c r="L35" s="5" t="str">
+        <f>'Souhrn'!L36</f>
+        <v>+10:29.2
++20.9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12">
+      <c r="A36" s="3">
+        <f>'Souhrn'!A37</f>
+        <v>33</v>
+      </c>
+      <c r="B36" s="3" t="str">
+        <f>'Souhrn'!B37</f>
+        <v>43</v>
+      </c>
+      <c r="C36" s="4" t="str">
+        <f>'Souhrn'!C37</f>
+        <v>CZE | Látal Marcel
+CZE | Blažkovská Ilona
+Pulperr rallye team</v>
+      </c>
+      <c r="D36" s="3" t="str">
+        <f>'Souhrn'!D37</f>
+        <v>BMW E30</v>
+      </c>
+      <c r="E36" s="5" t="str">
+        <f>'Souhrn'!E37</f>
+        <v>H4
+2.</v>
+      </c>
+      <c r="F36" s="3" t="str">
+        <f>'Souhrn'!F37</f>
+        <v/>
+      </c>
+      <c r="G36" s="3" t="str">
+        <f>'Souhrn'!G37</f>
+        <v/>
+      </c>
+      <c r="H36" s="3" t="str">
+        <f>'Souhrn'!H37</f>
+        <v>10.</v>
+      </c>
+      <c r="I36" s="3" t="str">
+        <f>'Souhrn'!I37</f>
+        <v/>
+      </c>
+      <c r="J36" s="3" t="str">
+        <f>'Souhrn'!J37</f>
+        <v>20.</v>
+      </c>
+      <c r="K36" s="5" t="str">
+        <f>'Souhrn'!K37</f>
+        <v>53:01.1</v>
+      </c>
+      <c r="L36" s="5" t="str">
+        <f>'Souhrn'!L37</f>
+        <v>+10:29.5
++0.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
+      <c r="A37" s="3">
+        <f>'Souhrn'!A38</f>
+        <v>34</v>
+      </c>
+      <c r="B37" s="3" t="str">
+        <f>'Souhrn'!B38</f>
+        <v>25</v>
+      </c>
+      <c r="C37" s="4" t="str">
+        <f>'Souhrn'!C38</f>
+        <v>CZE | Polden Robin
+CZE | Fischer Josef
+Revit Racing</v>
+      </c>
+      <c r="D37" s="3" t="str">
+        <f>'Souhrn'!D38</f>
+        <v>Toyota GT86</v>
+      </c>
+      <c r="E37" s="5" t="str">
+        <f>'Souhrn'!E38</f>
+        <v>A3
+2.</v>
+      </c>
+      <c r="F37" s="3" t="str">
+        <f>'Souhrn'!F38</f>
+        <v>13.</v>
+      </c>
+      <c r="G37" s="3" t="str">
+        <f>'Souhrn'!G38</f>
+        <v/>
+      </c>
+      <c r="H37" s="3" t="str">
+        <f>'Souhrn'!H38</f>
+        <v/>
+      </c>
+      <c r="I37" s="3" t="str">
+        <f>'Souhrn'!I38</f>
+        <v/>
+      </c>
+      <c r="J37" s="3" t="str">
+        <f>'Souhrn'!J38</f>
+        <v>21.</v>
+      </c>
+      <c r="K37" s="5" t="str">
+        <f>'Souhrn'!K38</f>
+        <v>53:26.8</v>
+      </c>
+      <c r="L37" s="5" t="str">
+        <f>'Souhrn'!L38</f>
+        <v>+10:55.2
++25.7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
+      <c r="A38" s="3">
+        <f>'Souhrn'!A39</f>
+        <v>35</v>
+      </c>
+      <c r="B38" s="3" t="str">
+        <f>'Souhrn'!B39</f>
+        <v>30</v>
+      </c>
+      <c r="C38" s="4" t="str">
+        <f>'Souhrn'!C39</f>
+        <v>CZE | Krobot Daniel
+CZE | Kratochvíl František
+Daniel Krobot</v>
+      </c>
+      <c r="D38" s="3" t="str">
+        <f>'Souhrn'!D39</f>
+        <v>Škoda Fabia RS</v>
+      </c>
+      <c r="E38" s="5" t="str">
+        <f>'Souhrn'!E39</f>
+        <v>A6
+2.</v>
+      </c>
+      <c r="F38" s="3" t="str">
+        <f>'Souhrn'!F39</f>
+        <v>14.</v>
+      </c>
+      <c r="G38" s="3" t="str">
+        <f>'Souhrn'!G39</f>
+        <v/>
+      </c>
+      <c r="H38" s="3" t="str">
+        <f>'Souhrn'!H39</f>
+        <v/>
+      </c>
+      <c r="I38" s="3" t="str">
+        <f>'Souhrn'!I39</f>
+        <v/>
+      </c>
+      <c r="J38" s="3" t="str">
+        <f>'Souhrn'!J39</f>
+        <v>22.</v>
+      </c>
+      <c r="K38" s="5" t="str">
+        <f>'Souhrn'!K39</f>
+        <v>53:34.7</v>
+      </c>
+      <c r="L38" s="5" t="str">
+        <f>'Souhrn'!L39</f>
+        <v>+11:03.1
++7.9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12">
+      <c r="A39" s="3">
+        <f>'Souhrn'!A40</f>
+        <v>36</v>
+      </c>
+      <c r="B39" s="3" t="str">
+        <f>'Souhrn'!B40</f>
+        <v>33</v>
+      </c>
+      <c r="C39" s="4" t="str">
+        <f>'Souhrn'!C40</f>
+        <v>CZE | Holuša Lukáš
+CZE | Šupčík Jan
+LH- Motorsport</v>
+      </c>
+      <c r="D39" s="3" t="str">
+        <f>'Souhrn'!D40</f>
+        <v>Škoda Fabia</v>
+      </c>
+      <c r="E39" s="5" t="str">
+        <f>'Souhrn'!E40</f>
+        <v>A6
+3.</v>
+      </c>
+      <c r="F39" s="3" t="str">
+        <f>'Souhrn'!F40</f>
+        <v>15.</v>
+      </c>
+      <c r="G39" s="3" t="str">
+        <f>'Souhrn'!G40</f>
+        <v/>
+      </c>
+      <c r="H39" s="3" t="str">
+        <f>'Souhrn'!H40</f>
+        <v/>
+      </c>
+      <c r="I39" s="3" t="str">
+        <f>'Souhrn'!I40</f>
+        <v/>
+      </c>
+      <c r="J39" s="3" t="str">
+        <f>'Souhrn'!J40</f>
+        <v>23.</v>
+      </c>
+      <c r="K39" s="5" t="str">
+        <f>'Souhrn'!K40</f>
+        <v>54:12.4</v>
+      </c>
+      <c r="L39" s="5" t="str">
+        <f>'Souhrn'!L40</f>
+        <v>+11:40.8
++37.7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12">
+      <c r="A40" s="3">
+        <f>'Souhrn'!A41</f>
+        <v>37</v>
+      </c>
+      <c r="B40" s="3" t="str">
+        <f>'Souhrn'!B41</f>
+        <v>24</v>
+      </c>
+      <c r="C40" s="4" t="str">
+        <f>'Souhrn'!C41</f>
+        <v>CZE | Eder Michal
+CZE | Liška Martin
+Eder Michal</v>
+      </c>
+      <c r="D40" s="3" t="str">
+        <f>'Souhrn'!D41</f>
+        <v>Renault Clio R.S.</v>
+      </c>
+      <c r="E40" s="5" t="str">
+        <f>'Souhrn'!E41</f>
+        <v>A3
+3.</v>
+      </c>
+      <c r="F40" s="3" t="str">
+        <f>'Souhrn'!F41</f>
+        <v>16.</v>
+      </c>
+      <c r="G40" s="3" t="str">
+        <f>'Souhrn'!G41</f>
+        <v/>
+      </c>
+      <c r="H40" s="3" t="str">
+        <f>'Souhrn'!H41</f>
+        <v/>
+      </c>
+      <c r="I40" s="3" t="str">
+        <f>'Souhrn'!I41</f>
+        <v/>
+      </c>
+      <c r="J40" s="3" t="str">
+        <f>'Souhrn'!J41</f>
+        <v>24.</v>
+      </c>
+      <c r="K40" s="5" t="str">
+        <f>'Souhrn'!K41</f>
+        <v>55:12.7</v>
+      </c>
+      <c r="L40" s="5" t="str">
+        <f>'Souhrn'!L41</f>
+        <v>+12:41.1
++1:00.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12">
+      <c r="A41" s="3">
+        <f>'Souhrn'!A42</f>
+        <v>38</v>
+      </c>
+      <c r="B41" s="3" t="str">
+        <f>'Souhrn'!B42</f>
+        <v>55</v>
+      </c>
+      <c r="C41" s="4" t="str">
+        <f>'Souhrn'!C42</f>
+        <v>CZE | Hodouš Jan
+CZE | Hodouš Aleš
+H&amp;H racing</v>
+      </c>
+      <c r="D41" s="3" t="str">
+        <f>'Souhrn'!D42</f>
+        <v>Wartburg 353 W</v>
+      </c>
+      <c r="E41" s="5" t="str">
+        <f>'Souhrn'!E42</f>
+        <v>H2
+1.</v>
+      </c>
+      <c r="F41" s="3" t="str">
+        <f>'Souhrn'!F42</f>
+        <v/>
+      </c>
+      <c r="G41" s="3" t="str">
+        <f>'Souhrn'!G42</f>
+        <v/>
+      </c>
+      <c r="H41" s="3" t="str">
+        <f>'Souhrn'!H42</f>
+        <v>11.</v>
+      </c>
+      <c r="I41" s="3" t="str">
+        <f>'Souhrn'!I42</f>
+        <v/>
+      </c>
+      <c r="J41" s="3" t="str">
+        <f>'Souhrn'!J42</f>
+        <v>25.</v>
+      </c>
+      <c r="K41" s="5" t="str">
+        <f>'Souhrn'!K42</f>
+        <v>56:22.0</v>
+      </c>
+      <c r="L41" s="5" t="str">
+        <f>'Souhrn'!L42</f>
+        <v>+13:50.4
++1:09.3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12">
+      <c r="A42" s="3">
+        <f>'Souhrn'!A43</f>
+        <v>39</v>
+      </c>
+      <c r="B42" s="3" t="str">
+        <f>'Souhrn'!B43</f>
+        <v>32</v>
+      </c>
+      <c r="C42" s="4" t="str">
+        <f>'Souhrn'!C43</f>
+        <v>CZE | Kovář Jiří
+CZE | Račák Pavel
+Škoda Motorsport</v>
+      </c>
+      <c r="D42" s="3" t="str">
+        <f>'Souhrn'!D43</f>
+        <v>Škoda Fabia RS</v>
+      </c>
+      <c r="E42" s="5" t="str">
+        <f>'Souhrn'!E43</f>
+        <v>A6
+4.</v>
+      </c>
+      <c r="F42" s="3" t="str">
+        <f>'Souhrn'!F43</f>
+        <v>17.</v>
+      </c>
+      <c r="G42" s="3" t="str">
+        <f>'Souhrn'!G43</f>
+        <v/>
+      </c>
+      <c r="H42" s="3" t="str">
+        <f>'Souhrn'!H43</f>
+        <v/>
+      </c>
+      <c r="I42" s="3" t="str">
+        <f>'Souhrn'!I43</f>
+        <v/>
+      </c>
+      <c r="J42" s="3" t="str">
+        <f>'Souhrn'!J43</f>
+        <v>26.</v>
+      </c>
+      <c r="K42" s="5" t="str">
+        <f>'Souhrn'!K43</f>
+        <v>56:44.0</v>
+      </c>
+      <c r="L42" s="5" t="str">
+        <f>'Souhrn'!L43</f>
+        <v>+14:12.4
++22.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12">
+      <c r="A43" s="3">
+        <f>'Souhrn'!A44</f>
+        <v>40</v>
+      </c>
+      <c r="B43" s="3" t="str">
+        <f>'Souhrn'!B44</f>
+        <v>52</v>
+      </c>
+      <c r="C43" s="4" t="str">
+        <f>'Souhrn'!C44</f>
+        <v>CZE | Laitoch Pavel
+CZE | Mrázek Jan
+Pavel Laitoch</v>
+      </c>
+      <c r="D43" s="3" t="str">
+        <f>'Souhrn'!D44</f>
+        <v>Lada 2107 VFTS</v>
+      </c>
+      <c r="E43" s="5" t="str">
+        <f>'Souhrn'!E44</f>
+        <v>H Classic
+3.</v>
+      </c>
+      <c r="F43" s="3" t="str">
+        <f>'Souhrn'!F44</f>
+        <v/>
+      </c>
+      <c r="G43" s="3" t="str">
+        <f>'Souhrn'!G44</f>
+        <v/>
+      </c>
+      <c r="H43" s="3" t="str">
+        <f>'Souhrn'!H44</f>
+        <v>12.</v>
+      </c>
+      <c r="I43" s="3" t="str">
+        <f>'Souhrn'!I44</f>
+        <v/>
+      </c>
+      <c r="J43" s="3" t="str">
+        <f>'Souhrn'!J44</f>
+        <v>27.</v>
+      </c>
+      <c r="K43" s="5" t="str">
+        <f>'Souhrn'!K44</f>
+        <v>58:54.9</v>
+      </c>
+      <c r="L43" s="5" t="str">
+        <f>'Souhrn'!L44</f>
+        <v>+16:23.3
++2:10.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A1:L1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E15"/>
+  <dimension ref="A1:E18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4:E15"/>
+      <selection activeCell="E4" sqref="E4:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="35.277" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="str">
-        <f>'Souhrn'!A14</f>
+        <f>'Souhrn'!A47</f>
         <v>0</v>
       </c>
       <c r="B3" s="2" t="str">
-        <f>'Souhrn'!B14</f>
+        <f>'Souhrn'!B47</f>
         <v>Posádka</v>
       </c>
       <c r="C3" s="2" t="str">
-        <f>'Souhrn'!C14</f>
+        <f>'Souhrn'!C47</f>
         <v>Vůz</v>
       </c>
       <c r="D3" s="2" t="str">
-        <f>'Souhrn'!D14</f>
+        <f>'Souhrn'!D47</f>
         <v>Místo</v>
       </c>
       <c r="E3" s="2" t="str">
-        <f>'Souhrn'!E14</f>
+        <f>'Souhrn'!E47</f>
         <v>Důvod</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="3">
-[...1 lines deleted...]
-        <v>10</v>
+      <c r="A4" s="3" t="str">
+        <f>'Souhrn'!A48</f>
+        <v>6</v>
       </c>
       <c r="B4" s="4" t="str">
-        <f>'Souhrn'!B15</f>
-[...1 lines deleted...]
-CZE Šimek Stanislav</v>
+        <f>'Souhrn'!B48</f>
+        <v>CZE | Fajstavr Jan
+CZE | Maruna Radek</v>
       </c>
       <c r="C4" s="3" t="str">
-        <f>'Souhrn'!C15</f>
-        <v>Škoda Fabia Rally3</v>
+        <f>'Souhrn'!C48</f>
+        <v>Škoda Fabia WRC</v>
       </c>
       <c r="D4" s="3" t="str">
-        <f>'Souhrn'!D15</f>
-        <v>RZ1 Horská I</v>
+        <f>'Souhrn'!D48</f>
+        <v>RZ3 Střevelná I</v>
       </c>
       <c r="E4" s="6" t="str">
-        <f>'Souhrn'!E15</f>
-        <v>Neodstartoval</v>
+        <f>'Souhrn'!E48</f>
+        <v>Technická závada - převodovka</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="3">
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="A5" s="3" t="str">
+        <f>'Souhrn'!A49</f>
+        <v>7</v>
       </c>
       <c r="B5" s="4" t="str">
-        <f>'Souhrn'!B16</f>
-[...1 lines deleted...]
-CZE Kolář Petr</v>
+        <f>'Souhrn'!B49</f>
+        <v>CZE | Ginzel Ondřej
+CZE | Haman Ondřej</v>
       </c>
       <c r="C5" s="3" t="str">
-        <f>'Souhrn'!C16</f>
-        <v>Škoda Fabia Rally2</v>
+        <f>'Souhrn'!C49</f>
+        <v>Škoda Fabia R5</v>
       </c>
       <c r="D5" s="3" t="str">
-        <f>'Souhrn'!D16</f>
-        <v>RZ1 Horská I</v>
+        <f>'Souhrn'!D49</f>
+        <v>RZ6 Střevelná II</v>
       </c>
       <c r="E5" s="6" t="str">
-        <f>'Souhrn'!E16</f>
+        <f>'Souhrn'!E49</f>
         <v>Havárie</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="3">
-[...1 lines deleted...]
-        <v>33</v>
+      <c r="A6" s="3" t="str">
+        <f>'Souhrn'!A50</f>
+        <v>15</v>
       </c>
       <c r="B6" s="4" t="str">
-        <f>'Souhrn'!B17</f>
-[...1 lines deleted...]
-CZE Jaroš David</v>
+        <f>'Souhrn'!B50</f>
+        <v>CZE | Marášek Lukáš
+CZE | Fagulec Jiří</v>
       </c>
       <c r="C6" s="3" t="str">
-        <f>'Souhrn'!C17</f>
-        <v>Ford Fiesta Rally3</v>
+        <f>'Souhrn'!C50</f>
+        <v>Subaru Impreza</v>
       </c>
       <c r="D6" s="3" t="str">
-        <f>'Souhrn'!D17</f>
-        <v>RZ1 Horská I</v>
+        <f>'Souhrn'!D50</f>
+        <v>RZ6 Střevelná II</v>
       </c>
       <c r="E6" s="6" t="str">
-        <f>'Souhrn'!E17</f>
-        <v>Nejedou</v>
+        <f>'Souhrn'!E50</f>
+        <v>Havárie</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="3">
-        <f>'Souhrn'!A18</f>
+      <c r="A7" s="3" t="str">
+        <f>'Souhrn'!A51</f>
+        <v>18</v>
+      </c>
+      <c r="B7" s="4" t="str">
+        <f>'Souhrn'!B51</f>
+        <v>CZE | Oščádal Oldřich
+CZE | Vláčilová Nicola</v>
+      </c>
+      <c r="C7" s="3" t="str">
+        <f>'Souhrn'!C51</f>
+        <v>Ford Fiesta Rally 4</v>
+      </c>
+      <c r="D7" s="3" t="str">
+        <f>'Souhrn'!D51</f>
+        <v>RZ3 Střevelná I</v>
+      </c>
+      <c r="E7" s="6" t="str">
+        <f>'Souhrn'!E51</f>
+        <v>Technická závada - turbo</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="3" t="str">
+        <f>'Souhrn'!A52</f>
+        <v>21</v>
+      </c>
+      <c r="B8" s="4" t="str">
+        <f>'Souhrn'!B52</f>
+        <v>CZE | Burget Roman
+CZE | Smrčková Kristýna</v>
+      </c>
+      <c r="C8" s="3" t="str">
+        <f>'Souhrn'!C52</f>
+        <v>Porsche 997 GT3</v>
+      </c>
+      <c r="D8" s="3" t="str">
+        <f>'Souhrn'!D52</f>
+        <v>RZ6 Střevelná II</v>
+      </c>
+      <c r="E8" s="6" t="str">
+        <f>'Souhrn'!E52</f>
+        <v>Technická závada - spojka</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="3" t="str">
+        <f>'Souhrn'!A53</f>
+        <v>29</v>
+      </c>
+      <c r="B9" s="4" t="str">
+        <f>'Souhrn'!B53</f>
+        <v>CZE | Urban Pavel
+CZE | Strnad Vlastimil</v>
+      </c>
+      <c r="C9" s="3" t="str">
+        <f>'Souhrn'!C53</f>
+        <v>Škoda Fabia RS</v>
+      </c>
+      <c r="D9" s="3" t="str">
+        <f>'Souhrn'!D53</f>
+        <v>RZ2 Bzí I</v>
+      </c>
+      <c r="E9" s="6" t="str">
+        <f>'Souhrn'!E53</f>
+        <v>Technická závada - chlazení</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="3" t="str">
+        <f>'Souhrn'!A54</f>
         <v>34</v>
       </c>
-      <c r="B7" s="4" t="str">
-[...19 lines deleted...]
-        <f>'Souhrn'!A19</f>
+      <c r="B10" s="4" t="str">
+        <f>'Souhrn'!B54</f>
+        <v>CZE | Mejsnar Jan
+CZE | Vodhánělová Štěpánka</v>
+      </c>
+      <c r="C10" s="3" t="str">
+        <f>'Souhrn'!C54</f>
+        <v>Škoda Felicia</v>
+      </c>
+      <c r="D10" s="3" t="str">
+        <f>'Souhrn'!D54</f>
+        <v>RZ6 Střevelná II</v>
+      </c>
+      <c r="E10" s="6" t="str">
+        <f>'Souhrn'!E54</f>
+        <v>Technická závada - alternátor</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="3" t="str">
+        <f>'Souhrn'!A55</f>
         <v>35</v>
       </c>
-      <c r="B8" s="4" t="str">
-[...42 lines deleted...]
-        <f>'Souhrn'!A21</f>
+      <c r="B11" s="4" t="str">
+        <f>'Souhrn'!B55</f>
+        <v>CZE | Urban Jakub
+CZE | Medek Michal</v>
+      </c>
+      <c r="C11" s="3" t="str">
+        <f>'Souhrn'!C55</f>
+        <v>Škoda Fabia</v>
+      </c>
+      <c r="D11" s="3" t="str">
+        <f>'Souhrn'!D55</f>
+        <v>RZ4 Chloudov II</v>
+      </c>
+      <c r="E11" s="6" t="str">
+        <f>'Souhrn'!E55</f>
+        <v>Technická závada - poloosa</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="3" t="str">
+        <f>'Souhrn'!A56</f>
         <v>37</v>
       </c>
-      <c r="B10" s="4" t="str">
-[...19 lines deleted...]
-        <f>'Souhrn'!A22</f>
+      <c r="B12" s="4" t="str">
+        <f>'Souhrn'!B56</f>
+        <v>CZE | Picek Luboš
+CZE | Koťátko Radek</v>
+      </c>
+      <c r="C12" s="3" t="str">
+        <f>'Souhrn'!C56</f>
+        <v>Škoda Fabia</v>
+      </c>
+      <c r="D12" s="3" t="str">
+        <f>'Souhrn'!D56</f>
+        <v>RZ3 Střevelná I</v>
+      </c>
+      <c r="E12" s="6" t="str">
+        <f>'Souhrn'!E56</f>
+        <v>Technická závada - chlazení</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="3" t="str">
+        <f>'Souhrn'!A57</f>
         <v>38</v>
       </c>
-      <c r="B11" s="4" t="str">
-[...44 lines deleted...]
-      </c>
       <c r="B13" s="4" t="str">
-        <f>'Souhrn'!B24</f>
-[...1 lines deleted...]
-CZE Lukáš Stanislav</v>
+        <f>'Souhrn'!B57</f>
+        <v>CZE | Beránek Svatopluk
+CZE | Beránková Michaela</v>
       </c>
       <c r="C13" s="3" t="str">
-        <f>'Souhrn'!C24</f>
-        <v>Škoda Fabia Rally3</v>
+        <f>'Souhrn'!C57</f>
+        <v>Škoda Fabia</v>
       </c>
       <c r="D13" s="3" t="str">
-        <f>'Souhrn'!D24</f>
-        <v>RZ1 Horská I</v>
+        <f>'Souhrn'!D57</f>
+        <v>RZ2 Bzí I</v>
       </c>
       <c r="E13" s="6" t="str">
-        <f>'Souhrn'!E24</f>
-        <v>Nejedou</v>
+        <f>'Souhrn'!E57</f>
+        <v>Technická závada - poloosa</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" s="3">
-[...1 lines deleted...]
-        <v>51</v>
+      <c r="A14" s="3" t="str">
+        <f>'Souhrn'!A58</f>
+        <v>42</v>
       </c>
       <c r="B14" s="4" t="str">
-        <f>'Souhrn'!B25</f>
-[...1 lines deleted...]
-SVK Kováč Igor</v>
+        <f>'Souhrn'!B58</f>
+        <v>CZE | Vichta Jiří
+CZE | Čmel Martin</v>
       </c>
       <c r="C14" s="3" t="str">
-        <f>'Souhrn'!C25</f>
-        <v>Škoda Fabia Rally2</v>
+        <f>'Souhrn'!C58</f>
+        <v>VW Brouk 1302S</v>
       </c>
       <c r="D14" s="3" t="str">
-        <f>'Souhrn'!D25</f>
-        <v>RZ1 Horská I</v>
+        <f>'Souhrn'!D58</f>
+        <v>RZ3 Střevelná I</v>
       </c>
       <c r="E14" s="6" t="str">
-        <f>'Souhrn'!E25</f>
-        <v>Nejedou</v>
+        <f>'Souhrn'!E58</f>
+        <v>Technická závada - poloosa</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" s="3">
-[...1 lines deleted...]
-        <v>62</v>
+      <c r="A15" s="3" t="str">
+        <f>'Souhrn'!A59</f>
+        <v>45</v>
       </c>
       <c r="B15" s="4" t="str">
-        <f>'Souhrn'!B26</f>
-[...1 lines deleted...]
-CZE Kaděra Martin</v>
+        <f>'Souhrn'!B59</f>
+        <v>CZE | Henzl Ladislav
+CZE | Fučíková Eva</v>
       </c>
       <c r="C15" s="3" t="str">
-        <f>'Souhrn'!C26</f>
-        <v>Hyundai i20 N Rally2</v>
+        <f>'Souhrn'!C59</f>
+        <v>Honda Civic</v>
       </c>
       <c r="D15" s="3" t="str">
-        <f>'Souhrn'!D26</f>
-        <v>RZ2 Lesní I</v>
+        <f>'Souhrn'!D59</f>
+        <v>RZ3 Střevelná I</v>
       </c>
       <c r="E15" s="6" t="str">
-        <f>'Souhrn'!E26</f>
-        <v>Motor</v>
+        <f>'Souhrn'!E59</f>
+        <v>Technická závada - převodovka</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="3" t="str">
+        <f>'Souhrn'!A60</f>
+        <v>46</v>
+      </c>
+      <c r="B16" s="4" t="str">
+        <f>'Souhrn'!B60</f>
+        <v>CZE | Petřík Jan
+CZE | Pavlas Marek</v>
+      </c>
+      <c r="C16" s="3" t="str">
+        <f>'Souhrn'!C60</f>
+        <v>Škoda Favorit</v>
+      </c>
+      <c r="D16" s="3" t="str">
+        <f>'Souhrn'!D60</f>
+        <v>RZ3 Střevelná I</v>
+      </c>
+      <c r="E16" s="6" t="str">
+        <f>'Souhrn'!E60</f>
+        <v>Technická závada - poloosa</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="3" t="str">
+        <f>'Souhrn'!A61</f>
+        <v>53</v>
+      </c>
+      <c r="B17" s="4" t="str">
+        <f>'Souhrn'!B61</f>
+        <v>CZE | Tyml Josef
+CZE | Šneberk Tomáš</v>
+      </c>
+      <c r="C17" s="3" t="str">
+        <f>'Souhrn'!C61</f>
+        <v>Škoda 120s Rally</v>
+      </c>
+      <c r="D17" s="3" t="str">
+        <f>'Souhrn'!D61</f>
+        <v>RZ2 Bzí I</v>
+      </c>
+      <c r="E17" s="6" t="str">
+        <f>'Souhrn'!E61</f>
+        <v>Technická závada - chlazení</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="3" t="str">
+        <f>'Souhrn'!A62</f>
+        <v>54</v>
+      </c>
+      <c r="B18" s="4" t="str">
+        <f>'Souhrn'!B62</f>
+        <v>CZE | Brodský Luděk
+CZE | Brodská Petra</v>
+      </c>
+      <c r="C18" s="3" t="str">
+        <f>'Souhrn'!C62</f>
+        <v>Škoda 120S Rallye</v>
+      </c>
+      <c r="D18" s="3" t="str">
+        <f>'Souhrn'!D62</f>
+        <v>RZ3 Střevelná I</v>
+      </c>
+      <c r="E18" s="6" t="str">
+        <f>'Souhrn'!E62</f>
+        <v>Technická závada - rozdělovač</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4:E4"/>
+      <selection activeCell="A3" sqref="A3:E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="str">
-        <f>'Souhrn'!A29</f>
+        <f>'Souhrn'!A65</f>
         <v>0</v>
       </c>
       <c r="B3" s="2" t="str">
-        <f>'Souhrn'!B29</f>
+        <f>'Souhrn'!B65</f>
         <v>Posádka</v>
       </c>
       <c r="C3" s="2" t="str">
-        <f>'Souhrn'!C29</f>
+        <f>'Souhrn'!C65</f>
         <v>Vůz</v>
       </c>
       <c r="D3" s="2" t="str">
-        <f>'Souhrn'!D29</f>
+        <f>'Souhrn'!D65</f>
         <v>Místo</v>
       </c>
       <c r="E3" s="2" t="str">
-        <f>'Souhrn'!E29</f>
+        <f>'Souhrn'!E65</f>
         <v>Důvod</v>
-      </c>
-[...21 lines deleted...]
-        <v>Nedodržení trati</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E20"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4:E20"/>
+      <selection activeCell="E4" sqref="E4:E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="51.845" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.852" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="str">
-        <f>'Souhrn'!A33</f>
+        <f>'Souhrn'!A68</f>
         <v>0</v>
       </c>
       <c r="B3" s="2" t="str">
-        <f>'Souhrn'!B33</f>
+        <f>'Souhrn'!B68</f>
         <v>Posádka</v>
       </c>
       <c r="C3" s="2" t="str">
-        <f>'Souhrn'!C33</f>
+        <f>'Souhrn'!C68</f>
         <v>Penalizace</v>
       </c>
       <c r="D3" s="2" t="str">
-        <f>'Souhrn'!D33</f>
+        <f>'Souhrn'!D68</f>
         <v>Místo</v>
       </c>
       <c r="E3" s="2" t="str">
-        <f>'Souhrn'!E33</f>
+        <f>'Souhrn'!E68</f>
         <v>Důvod</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="3">
-[...1 lines deleted...]
-        <v>3</v>
+      <c r="A4" s="3" t="str">
+        <f>'Souhrn'!A69</f>
+        <v>21</v>
       </c>
       <c r="B4" s="4" t="str">
-        <f>'Souhrn'!B34</f>
-[...1 lines deleted...]
-CZE Kučera David</v>
+        <f>'Souhrn'!B69</f>
+        <v>CZE | Burget Roman
+CZE | Smrčková Kristýna</v>
       </c>
       <c r="C4" s="3" t="str">
-        <f>'Souhrn'!C34</f>
+        <f>'Souhrn'!C69</f>
         <v>00:10</v>
       </c>
       <c r="D4" s="3" t="str">
-        <f>'Souhrn'!D34</f>
-        <v>RZ1 Horská I</v>
+        <f>'Souhrn'!D69</f>
+        <v>RZ1 Chloudov I</v>
       </c>
       <c r="E4" s="6" t="str">
-        <f>'Souhrn'!E34</f>
+        <f>'Souhrn'!E69</f>
         <v>Předčasný start</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="3">
-[...1 lines deleted...]
-        <v>5</v>
+      <c r="A5" s="3" t="str">
+        <f>'Souhrn'!A70</f>
+        <v>35</v>
       </c>
       <c r="B5" s="4" t="str">
-        <f>'Souhrn'!B35</f>
-[...1 lines deleted...]
-CZE Pokorný Adam</v>
+        <f>'Souhrn'!B70</f>
+        <v>CZE | Urban Jakub
+CZE | Medek Michal</v>
       </c>
       <c r="C5" s="3" t="str">
-        <f>'Souhrn'!C35</f>
-        <v>01:30</v>
+        <f>'Souhrn'!C70</f>
+        <v>01:40</v>
       </c>
       <c r="D5" s="3" t="str">
-        <f>'Souhrn'!D35</f>
-        <v>TC RECCE</v>
+        <f>'Souhrn'!D70</f>
+        <v>ČK 2</v>
       </c>
       <c r="E5" s="6" t="str">
-        <f>'Souhrn'!E35</f>
-        <v>Porušení rychlosti na seznamovacích jízdách</v>
+        <f>'Souhrn'!E70</f>
+        <v>Pozdní příjezd (10 min)</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="3">
-[...1 lines deleted...]
-        <v>5</v>
+      <c r="A6" s="3" t="str">
+        <f>'Souhrn'!A71</f>
+        <v>36</v>
       </c>
       <c r="B6" s="4" t="str">
-        <f>'Souhrn'!B36</f>
-[...1 lines deleted...]
-CZE Pokorný Adam</v>
+        <f>'Souhrn'!B71</f>
+        <v>CZE | Paldus Tomáš
+CZE | Mařatka Jiří</v>
       </c>
       <c r="C6" s="3" t="str">
-        <f>'Souhrn'!C36</f>
-        <v>00:30</v>
+        <f>'Souhrn'!C71</f>
+        <v>00:50</v>
       </c>
       <c r="D6" s="3" t="str">
-        <f>'Souhrn'!D36</f>
-        <v>TC 0</v>
+        <f>'Souhrn'!D71</f>
+        <v>ČK 5</v>
       </c>
       <c r="E6" s="6" t="str">
-        <f>'Souhrn'!E36</f>
-[...322 lines deleted...]
-        <v>Předčasný start</v>
+        <f>'Souhrn'!E71</f>
+        <v>Pozdní příjezd (5 min)</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Souhrn</vt:lpstr>
-      <vt:lpstr>Konečné pořadí</vt:lpstr>
+      <vt:lpstr>Celkové pořadí</vt:lpstr>
       <vt:lpstr>Odstoupili</vt:lpstr>
       <vt:lpstr>Vyloučeni</vt:lpstr>
       <vt:lpstr>Penalizace</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>