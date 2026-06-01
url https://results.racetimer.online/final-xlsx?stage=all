--- v1 (2026-04-09)
+++ v2 (2026-06-01)
@@ -20,1238 +20,92 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Souhrn" sheetId="1" r:id="rId4"/>
     <sheet name="Celkové pořadí" sheetId="2" r:id="rId5"/>
     <sheet name="Odstoupili" sheetId="3" r:id="rId6"/>
     <sheet name="Vyloučeni" sheetId="4" r:id="rId7"/>
     <sheet name="Penalizace" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="337">
-[...1 lines deleted...]
-    <t>Generováno (CET): 09.04.2026 09:17:12</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
+  <si>
+    <t>Generováno (CEST): 01.06.2026 16:01:39</t>
   </si>
   <si>
     <t>Celkové pořadí</t>
   </si>
   <si>
     <t>P.</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Posádka</t>
   </si>
   <si>
     <t>Vůz</t>
   </si>
   <si>
     <t>Třída</t>
   </si>
   <si>
-    <t>A</t>
-[...13 lines deleted...]
-  <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>+/-</t>
   </si>
   <si>
-    <t>1</t>
-[...933 lines deleted...]
-  <si>
     <t>Odstoupili</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Důvod</t>
   </si>
   <si>
-    <t>6</t>
-[...163 lines deleted...]
-  <si>
     <t>Vyloučeni</t>
   </si>
   <si>
     <t>Penalizace</t>
-  </si>
-[...29 lines deleted...]
-    <t>Pozdní příjezd (5 min)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1276,67 +130,55 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF333333"/>
       </left>
       <right style="thin">
         <color rgb="FF333333"/>
       </right>
       <top style="thin">
         <color rgb="FF333333"/>
       </top>
       <bottom style="thin">
         <color rgb="FF333333"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1617,4609 +459,424 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L71"/>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E69" sqref="E69:E71"/>
+      <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
-      <c r="H3" s="1"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:12">
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="2" t="s">
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="2" t="s">
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="2" t="s">
+      <c r="E7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="K4" s="2" t="s">
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="2" t="s">
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="1" t="s">
         <v>13</v>
       </c>
-    </row>
-[...61 lines deleted...]
-      <c r="A7" s="3">
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="3" t="s">
-[...26 lines deleted...]
-      <c r="A8" s="3">
+      <c r="B13" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="3" t="s">
-[...180 lines deleted...]
-      <c r="A14" s="3">
+      <c r="C13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="3" t="s">
-[...28 lines deleted...]
-      <c r="A15" s="3">
+      <c r="E13" s="2" t="s">
         <v>11</v>
-      </c>
-[...1325 lines deleted...]
-        <v>336</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:L1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A67:E67"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A12:E12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L43"/>
+  <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="L4" sqref="L4:L43"/>
+      <selection activeCell="A3" sqref="A3:G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="5.713" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:7">
       <c r="A3" s="2" t="str">
         <f>'Souhrn'!A4</f>
         <v>P.</v>
       </c>
       <c r="B3" s="2" t="str">
         <f>'Souhrn'!B4</f>
         <v>0</v>
       </c>
       <c r="C3" s="2" t="str">
         <f>'Souhrn'!C4</f>
         <v>Posádka</v>
       </c>
       <c r="D3" s="2" t="str">
         <f>'Souhrn'!D4</f>
         <v>Vůz</v>
       </c>
       <c r="E3" s="2" t="str">
         <f>'Souhrn'!E4</f>
         <v>Třída</v>
       </c>
       <c r="F3" s="2" t="str">
         <f>'Souhrn'!F4</f>
-        <v>A</v>
+        <v>Celkem</v>
       </c>
       <c r="G3" s="2" t="str">
         <f>'Souhrn'!G4</f>
-        <v>S</v>
-[...18 lines deleted...]
-        <f>'Souhrn'!L4</f>
         <v>+/-</v>
-      </c>
-[...2159 lines deleted...]
-+2:10.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E18"/>
+  <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4:E18"/>
+      <selection activeCell="A3" sqref="A3:E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="str">
-        <f>'Souhrn'!A47</f>
+        <f>'Souhrn'!A7</f>
         <v>0</v>
       </c>
       <c r="B3" s="2" t="str">
-        <f>'Souhrn'!B47</f>
+        <f>'Souhrn'!B7</f>
         <v>Posádka</v>
       </c>
       <c r="C3" s="2" t="str">
-        <f>'Souhrn'!C47</f>
+        <f>'Souhrn'!C7</f>
         <v>Vůz</v>
       </c>
       <c r="D3" s="2" t="str">
-        <f>'Souhrn'!D47</f>
+        <f>'Souhrn'!D7</f>
         <v>Místo</v>
       </c>
       <c r="E3" s="2" t="str">
-        <f>'Souhrn'!E47</f>
+        <f>'Souhrn'!E7</f>
         <v>Důvod</v>
-      </c>
-[...343 lines deleted...]
-        <v>Technická závada - rozdělovač</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="str">
-        <f>'Souhrn'!A65</f>
+        <f>'Souhrn'!A10</f>
         <v>0</v>
       </c>
       <c r="B3" s="2" t="str">
-        <f>'Souhrn'!B65</f>
+        <f>'Souhrn'!B10</f>
         <v>Posádka</v>
       </c>
       <c r="C3" s="2" t="str">
-        <f>'Souhrn'!C65</f>
+        <f>'Souhrn'!C10</f>
         <v>Vůz</v>
       </c>
       <c r="D3" s="2" t="str">
-        <f>'Souhrn'!D65</f>
+        <f>'Souhrn'!D10</f>
         <v>Místo</v>
       </c>
       <c r="E3" s="2" t="str">
-        <f>'Souhrn'!E65</f>
+        <f>'Souhrn'!E10</f>
         <v>Důvod</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4:E6"/>
+      <selection activeCell="A3" sqref="A3:E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="19.852" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="str">
-        <f>'Souhrn'!A68</f>
+        <f>'Souhrn'!A13</f>
         <v>0</v>
       </c>
       <c r="B3" s="2" t="str">
-        <f>'Souhrn'!B68</f>
+        <f>'Souhrn'!B13</f>
         <v>Posádka</v>
       </c>
       <c r="C3" s="2" t="str">
-        <f>'Souhrn'!C68</f>
+        <f>'Souhrn'!C13</f>
         <v>Penalizace</v>
       </c>
       <c r="D3" s="2" t="str">
-        <f>'Souhrn'!D68</f>
+        <f>'Souhrn'!D13</f>
         <v>Místo</v>
       </c>
       <c r="E3" s="2" t="str">
-        <f>'Souhrn'!E68</f>
+        <f>'Souhrn'!E13</f>
         <v>Důvod</v>
-      </c>
-[...67 lines deleted...]
-        <v>Pozdní příjezd (5 min)</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>