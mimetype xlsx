--- v2 (2026-06-01)
+++ v3 (2026-07-16)
@@ -20,92 +20,173 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Souhrn" sheetId="1" r:id="rId4"/>
     <sheet name="Celkové pořadí" sheetId="2" r:id="rId5"/>
     <sheet name="Odstoupili" sheetId="3" r:id="rId6"/>
     <sheet name="Vyloučeni" sheetId="4" r:id="rId7"/>
     <sheet name="Penalizace" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
-[...1 lines deleted...]
-    <t>Generováno (CEST): 01.06.2026 16:01:39</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+  <si>
+    <t>Generováno (CEST): 16.07.2026 23:43:09</t>
   </si>
   <si>
     <t>Celkové pořadí</t>
   </si>
   <si>
     <t>P.</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Posádka</t>
   </si>
   <si>
     <t>Vůz</t>
   </si>
   <si>
     <t>Třída</t>
   </si>
   <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>S</t>
+  </si>
+  <si>
+    <t>H</t>
+  </si>
+  <si>
+    <t>TWRC</t>
+  </si>
+  <si>
+    <t>Dámský pohár</t>
+  </si>
+  <si>
+    <t>Pohár pořadatele</t>
+  </si>
+  <si>
+    <t>2WD</t>
+  </si>
+  <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>+/-</t>
   </si>
   <si>
     <t>Odstoupili</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Důvod</t>
   </si>
   <si>
     <t>Vyloučeni</t>
   </si>
   <si>
     <t>Penalizace</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>CZE | Procházka Lukáš
+CZE | Kučera David</t>
+  </si>
+  <si>
+    <t>00:05</t>
+  </si>
+  <si>
+    <t>RZ1 Horská I</t>
+  </si>
+  <si>
+    <t>Penalizace v RZ</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>CZE | Marek Ondřej
+CZE | Pospíšil Vojtěch</t>
+  </si>
+  <si>
+    <t>00:10</t>
+  </si>
+  <si>
+    <t>Předčasný start</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>CZE | Urban Lukáš
+CZE | Bartoš David</t>
+  </si>
+  <si>
+    <t>01:00</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>CZE | Konečný Jakub
+CZE | Čížek Michal</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>CZE | Vlček Filip
+CZE | Krejčí Adam</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>CZE | Soukup Josef
+CZE | Švec Marek</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -130,55 +211,64 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF333333"/>
       </left>
       <right style="thin">
         <color rgb="FF333333"/>
       </right>
       <top style="thin">
         <color rgb="FF333333"/>
       </top>
       <bottom style="thin">
         <color rgb="FF333333"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -459,258 +549,430 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G13"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:E13"/>
+      <selection activeCell="E14" sqref="E14:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:14">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="N4" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" s="1" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:14">
       <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:7">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" s="1" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:14">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:7">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" s="1" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:14">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>11</v>
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A3:N3"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A12:E12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G3"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A3" sqref="A3:G3"/>
+      <selection activeCell="A3" sqref="A3:N3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:14">
       <c r="A3" s="2" t="str">
         <f>'Souhrn'!A4</f>
         <v>P.</v>
       </c>
       <c r="B3" s="2" t="str">
         <f>'Souhrn'!B4</f>
         <v>0</v>
       </c>
       <c r="C3" s="2" t="str">
         <f>'Souhrn'!C4</f>
         <v>Posádka</v>
       </c>
       <c r="D3" s="2" t="str">
         <f>'Souhrn'!D4</f>
         <v>Vůz</v>
       </c>
       <c r="E3" s="2" t="str">
         <f>'Souhrn'!E4</f>
         <v>Třída</v>
       </c>
       <c r="F3" s="2" t="str">
         <f>'Souhrn'!F4</f>
-        <v>Celkem</v>
+        <v>A</v>
       </c>
       <c r="G3" s="2" t="str">
         <f>'Souhrn'!G4</f>
+        <v>S</v>
+      </c>
+      <c r="H3" s="2" t="str">
+        <f>'Souhrn'!H4</f>
+        <v>H</v>
+      </c>
+      <c r="I3" s="2" t="str">
+        <f>'Souhrn'!I4</f>
+        <v>TWRC</v>
+      </c>
+      <c r="J3" s="2" t="str">
+        <f>'Souhrn'!J4</f>
+        <v>Dámský pohár</v>
+      </c>
+      <c r="K3" s="2" t="str">
+        <f>'Souhrn'!K4</f>
+        <v>Pohár pořadatele</v>
+      </c>
+      <c r="L3" s="2" t="str">
+        <f>'Souhrn'!L4</f>
+        <v>2WD</v>
+      </c>
+      <c r="M3" s="2" t="str">
+        <f>'Souhrn'!M4</f>
+        <v>Celkem</v>
+      </c>
+      <c r="N3" s="2" t="str">
+        <f>'Souhrn'!N4</f>
         <v>+/-</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A1:N1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -793,90 +1055,228 @@
       </c>
       <c r="D3" s="2" t="str">
         <f>'Souhrn'!D10</f>
         <v>Místo</v>
       </c>
       <c r="E3" s="2" t="str">
         <f>'Souhrn'!E10</f>
         <v>Důvod</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A3" sqref="A3:E3"/>
+      <selection activeCell="E4" sqref="E4:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="str">
         <f>'Souhrn'!A13</f>
         <v>0</v>
       </c>
       <c r="B3" s="2" t="str">
         <f>'Souhrn'!B13</f>
         <v>Posádka</v>
       </c>
       <c r="C3" s="2" t="str">
         <f>'Souhrn'!C13</f>
         <v>Penalizace</v>
       </c>
       <c r="D3" s="2" t="str">
         <f>'Souhrn'!D13</f>
         <v>Místo</v>
       </c>
       <c r="E3" s="2" t="str">
         <f>'Souhrn'!E13</f>
         <v>Důvod</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="3" t="str">
+        <f>'Souhrn'!A14</f>
+        <v>3</v>
+      </c>
+      <c r="B4" s="4" t="str">
+        <f>'Souhrn'!B14</f>
+        <v>CZE | Procházka Lukáš
+CZE | Kučera David</v>
+      </c>
+      <c r="C4" s="3" t="str">
+        <f>'Souhrn'!C14</f>
+        <v>00:05</v>
+      </c>
+      <c r="D4" s="3" t="str">
+        <f>'Souhrn'!D14</f>
+        <v>RZ1 Horská I</v>
+      </c>
+      <c r="E4" s="5" t="str">
+        <f>'Souhrn'!E14</f>
+        <v>Penalizace v RZ</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="3" t="str">
+        <f>'Souhrn'!A15</f>
+        <v>6</v>
+      </c>
+      <c r="B5" s="4" t="str">
+        <f>'Souhrn'!B15</f>
+        <v>CZE | Marek Ondřej
+CZE | Pospíšil Vojtěch</v>
+      </c>
+      <c r="C5" s="3" t="str">
+        <f>'Souhrn'!C15</f>
+        <v>00:10</v>
+      </c>
+      <c r="D5" s="3" t="str">
+        <f>'Souhrn'!D15</f>
+        <v>RZ1 Horská I</v>
+      </c>
+      <c r="E5" s="5" t="str">
+        <f>'Souhrn'!E15</f>
+        <v>Předčasný start</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="3" t="str">
+        <f>'Souhrn'!A16</f>
+        <v>13</v>
+      </c>
+      <c r="B6" s="4" t="str">
+        <f>'Souhrn'!B16</f>
+        <v>CZE | Urban Lukáš
+CZE | Bartoš David</v>
+      </c>
+      <c r="C6" s="3" t="str">
+        <f>'Souhrn'!C16</f>
+        <v>01:00</v>
+      </c>
+      <c r="D6" s="3" t="str">
+        <f>'Souhrn'!D16</f>
+        <v>RZ1 Horská I</v>
+      </c>
+      <c r="E6" s="5" t="str">
+        <f>'Souhrn'!E16</f>
+        <v>Předčasný start</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="3" t="str">
+        <f>'Souhrn'!A17</f>
+        <v>14</v>
+      </c>
+      <c r="B7" s="4" t="str">
+        <f>'Souhrn'!B17</f>
+        <v>CZE | Konečný Jakub
+CZE | Čížek Michal</v>
+      </c>
+      <c r="C7" s="3" t="str">
+        <f>'Souhrn'!C17</f>
+        <v>00:10</v>
+      </c>
+      <c r="D7" s="3" t="str">
+        <f>'Souhrn'!D17</f>
+        <v>RZ1 Horská I</v>
+      </c>
+      <c r="E7" s="5" t="str">
+        <f>'Souhrn'!E17</f>
+        <v>Předčasný start</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="3" t="str">
+        <f>'Souhrn'!A18</f>
+        <v>15</v>
+      </c>
+      <c r="B8" s="4" t="str">
+        <f>'Souhrn'!B18</f>
+        <v>CZE | Vlček Filip
+CZE | Krejčí Adam</v>
+      </c>
+      <c r="C8" s="3" t="str">
+        <f>'Souhrn'!C18</f>
+        <v>00:10</v>
+      </c>
+      <c r="D8" s="3" t="str">
+        <f>'Souhrn'!D18</f>
+        <v>RZ1 Horská I</v>
+      </c>
+      <c r="E8" s="5" t="str">
+        <f>'Souhrn'!E18</f>
+        <v>Předčasný start</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="3" t="str">
+        <f>'Souhrn'!A19</f>
+        <v>18</v>
+      </c>
+      <c r="B9" s="4" t="str">
+        <f>'Souhrn'!B19</f>
+        <v>CZE | Soukup Josef
+CZE | Švec Marek</v>
+      </c>
+      <c r="C9" s="3" t="str">
+        <f>'Souhrn'!C19</f>
+        <v>01:00</v>
+      </c>
+      <c r="D9" s="3" t="str">
+        <f>'Souhrn'!D19</f>
+        <v>RZ1 Horská I</v>
+      </c>
+      <c r="E9" s="5" t="str">
+        <f>'Souhrn'!E19</f>
+        <v>Předčasný start</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>