--- v0 (2026-07-16)
+++ v1 (2026-09-10)
@@ -4,131 +4,128 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="RZ4 - Horská II" sheetId="1" r:id="rId4"/>
+    <sheet name="MÚ4 - Ujkovice" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'RZ4 - Horská II'!$A$2:$E$102</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'MÚ4 - Ujkovice'!$A$2:$E$88</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
-[...1 lines deleted...]
-    <t>RZ4 - Horská II</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+  <si>
+    <t>MÚ4 - Ujkovice</t>
   </si>
   <si>
     <t>Řazení</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Start</t>
   </si>
   <si>
     <t>Cíl</t>
   </si>
   <si>
-    <t>Čas RZ</t>
+    <t>Čas MÚ</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>18:41:39.7</t>
-[...4 lines deleted...]
-  <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>14</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
+    <t>20:12:54.12</t>
+  </si>
+  <si>
+    <t>20:15:52.19</t>
+  </si>
+  <si>
     <t>16</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>24</t>
@@ -299,97 +296,58 @@
     <t>79</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>87</t>
-  </si>
-[...37 lines deleted...]
-    <t>100</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="[m]:ss.0"/>
+    <numFmt numFmtId="164" formatCode="[m]:ss.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="13"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -736,247 +694,247 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E102"/>
+  <dimension ref="A1:E88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:E102"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:E88"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="8" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="16" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="3" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C16" s="3"/>
-[...1 lines deleted...]
-      <c r="E16" s="3"/>
+      <c r="E16" s="4">
+        <v>0.0020608796296296</v>
+      </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="3">
@@ -1726,233 +1684,79 @@
       <c r="D86" s="3"/>
       <c r="E86" s="3"/>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C87" s="3"/>
       <c r="D87" s="3"/>
       <c r="E87" s="3"/>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>93</v>
       </c>
       <c r="C88" s="3"/>
       <c r="D88" s="3"/>
       <c r="E88" s="3"/>
     </row>
-    <row r="89" spans="1:5">
-[...152 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A2:E102"/>
+  <autoFilter ref="A2:E88"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>RZ4 - Horská II</vt:lpstr>
+      <vt:lpstr>MÚ4 - Ujkovice</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>