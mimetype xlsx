--- v0 (2026-06-01)
+++ v1 (2026-09-10)
@@ -4,396 +4,343 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="RZ5 - MÚ5" sheetId="1" r:id="rId4"/>
+    <sheet name="MÚ5 - Kvítkovice" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'RZ5 - MÚ5'!$A$2:$E$47</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'MÚ5 - Kvítkovice'!$A$2:$E$88</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
-[...1 lines deleted...]
-    <t>RZ5 - MÚ5</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+  <si>
+    <t>MÚ5 - Kvítkovice</t>
   </si>
   <si>
     <t>Řazení</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Start</t>
   </si>
   <si>
     <t>Cíl</t>
   </si>
   <si>
-    <t>Čas RZ</t>
+    <t>Čas MÚ</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>16:42:40.06</t>
-[...4 lines deleted...]
-  <si>
     <t>2</t>
   </si>
   <si>
-    <t>16:49:06.98</t>
-[...4 lines deleted...]
-  <si>
     <t>3</t>
   </si>
   <si>
-    <t>16:44:10.53</t>
-[...4 lines deleted...]
-  <si>
     <t>4</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>16:44:06.61</t>
-[...4 lines deleted...]
-  <si>
     <t>7</t>
   </si>
   <si>
-    <t>16:49:43.08</t>
-[...4 lines deleted...]
-  <si>
     <t>8</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>16:51:32.17</t>
-[...4 lines deleted...]
-  <si>
     <t>11</t>
   </si>
   <si>
-    <t>16:50:50.12</t>
-[...4 lines deleted...]
-  <si>
     <t>12</t>
   </si>
   <si>
-    <t>13</t>
-[...7 lines deleted...]
-  <si>
     <t>14</t>
   </si>
   <si>
-    <t>16:55:14.48</t>
-[...4 lines deleted...]
-  <si>
     <t>15</t>
   </si>
   <si>
-    <t>16:50:09.89</t>
-[...4 lines deleted...]
-  <si>
     <t>16</t>
   </si>
   <si>
-    <t>16:56:05.77</t>
-[...4 lines deleted...]
-  <si>
     <t>17</t>
   </si>
   <si>
-    <t>17:11:33.10</t>
-[...4 lines deleted...]
-  <si>
     <t>18</t>
   </si>
   <si>
-    <t>17:06:10.23</t>
-[...4 lines deleted...]
-  <si>
     <t>19</t>
   </si>
   <si>
-    <t>17:02:57.36</t>
-[...4 lines deleted...]
-  <si>
     <t>20</t>
   </si>
   <si>
-    <t>16:58:13.80</t>
-[...4 lines deleted...]
-  <si>
     <t>21</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>17:02:54.97</t>
-[...4 lines deleted...]
-  <si>
     <t>23</t>
   </si>
   <si>
-    <t>17:04:04.84</t>
-[...4 lines deleted...]
-  <si>
     <t>24</t>
   </si>
   <si>
-    <t>17:04:33.04</t>
-[...4 lines deleted...]
-  <si>
     <t>25</t>
   </si>
   <si>
-    <t>17:05:10.25</t>
-[...4 lines deleted...]
-  <si>
     <t>26</t>
   </si>
   <si>
-    <t>17:07:24.15</t>
-[...4 lines deleted...]
-  <si>
     <t>27</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>17:06:27.32</t>
-[...4 lines deleted...]
-  <si>
     <t>36</t>
   </si>
   <si>
-    <t>17:05:59.31</t>
-[...4 lines deleted...]
-  <si>
     <t>37</t>
   </si>
   <si>
-    <t>17:13:02.51</t>
-[...4 lines deleted...]
-  <si>
     <t>38</t>
   </si>
   <si>
-    <t>17:09:52.87</t>
-[...4 lines deleted...]
-  <si>
     <t>39</t>
   </si>
   <si>
-    <t>17:12:24.29</t>
-[...4 lines deleted...]
-  <si>
     <t>40</t>
   </si>
   <si>
-    <t>17:12:36.30</t>
-[...4 lines deleted...]
-  <si>
     <t>41</t>
   </si>
   <si>
-    <t>17:12:45.86</t>
-[...4 lines deleted...]
-  <si>
     <t>42</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>17:14:15.86</t>
-[...4 lines deleted...]
-  <si>
     <t>45</t>
   </si>
   <si>
-    <t>17:13:37.83</t>
-[...2 lines deleted...]
-    <t>17:15:28.26</t>
+    <t>46</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>87</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
-[...1 lines deleted...]
-  </numFmts>
+  <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="13"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -420,60 +367,57 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -739,786 +683,1063 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E47"/>
+  <dimension ref="A1:E88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:E47"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:E88"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="8" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="16" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="3" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>9</v>
-[...9 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>12</v>
-[...9 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+      <c r="E8" s="3"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>20</v>
-[...9 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+      <c r="E9" s="3"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>25</v>
-[...9 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>28</v>
-[...9 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>32</v>
-[...9 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="3"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>35</v>
-[...9 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>38</v>
-[...9 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>41</v>
-[...9 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>44</v>
-[...9 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>47</v>
-[...9 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+      <c r="E20" s="3"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>50</v>
-[...9 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>57</v>
-[...9 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+      <c r="E24" s="3"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>60</v>
-[...9 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+      <c r="E25" s="3"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>63</v>
-[...9 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>66</v>
-[...9 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>69</v>
-[...9 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+      <c r="E28" s="3"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>73</v>
+        <v>33</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>77</v>
+        <v>37</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3"/>
       <c r="E34" s="3"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>78</v>
+        <v>38</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>79</v>
+        <v>39</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>80</v>
-[...9 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>83</v>
-[...9 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>86</v>
-[...9 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>89</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>92</v>
-[...9 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3"/>
+      <c r="E41" s="3"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>95</v>
-[...9 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3"/>
+      <c r="E42" s="3"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>98</v>
-[...9 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>101</v>
+        <v>47</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>102</v>
+        <v>48</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>103</v>
-[...9 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3"/>
+      <c r="E46" s="3"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>106</v>
-[...9 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3"/>
+      <c r="E47" s="3"/>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="3">
+        <v>46</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3"/>
+      <c r="E48" s="3"/>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="3">
+        <v>47</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3"/>
+      <c r="E49" s="3"/>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="3">
+        <v>48</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C50" s="3"/>
+      <c r="D50" s="3"/>
+      <c r="E50" s="3"/>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="3">
+        <v>49</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C51" s="3"/>
+      <c r="D51" s="3"/>
+      <c r="E51" s="3"/>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="3">
+        <v>50</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C52" s="3"/>
+      <c r="D52" s="3"/>
+      <c r="E52" s="3"/>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="3">
+        <v>51</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3"/>
+      <c r="E53" s="3"/>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="3">
+        <v>52</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C54" s="3"/>
+      <c r="D54" s="3"/>
+      <c r="E54" s="3"/>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="3">
+        <v>53</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C55" s="3"/>
+      <c r="D55" s="3"/>
+      <c r="E55" s="3"/>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="3">
+        <v>54</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C56" s="3"/>
+      <c r="D56" s="3"/>
+      <c r="E56" s="3"/>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="3">
+        <v>55</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C57" s="3"/>
+      <c r="D57" s="3"/>
+      <c r="E57" s="3"/>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="3">
+        <v>56</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C58" s="3"/>
+      <c r="D58" s="3"/>
+      <c r="E58" s="3"/>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="3">
+        <v>57</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3"/>
+      <c r="E59" s="3"/>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="3">
+        <v>58</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3"/>
+      <c r="E60" s="3"/>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="3">
+        <v>59</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3"/>
+      <c r="E61" s="3"/>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="3">
+        <v>60</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C62" s="3"/>
+      <c r="D62" s="3"/>
+      <c r="E62" s="3"/>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="3">
+        <v>61</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C63" s="3"/>
+      <c r="D63" s="3"/>
+      <c r="E63" s="3"/>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="3">
+        <v>62</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C64" s="3"/>
+      <c r="D64" s="3"/>
+      <c r="E64" s="3"/>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="3">
+        <v>63</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C65" s="3"/>
+      <c r="D65" s="3"/>
+      <c r="E65" s="3"/>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="3">
+        <v>64</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C66" s="3"/>
+      <c r="D66" s="3"/>
+      <c r="E66" s="3"/>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="3">
+        <v>65</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C67" s="3"/>
+      <c r="D67" s="3"/>
+      <c r="E67" s="3"/>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="3">
+        <v>66</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C68" s="3"/>
+      <c r="D68" s="3"/>
+      <c r="E68" s="3"/>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="3">
+        <v>67</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C69" s="3"/>
+      <c r="D69" s="3"/>
+      <c r="E69" s="3"/>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="3">
+        <v>68</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C70" s="3"/>
+      <c r="D70" s="3"/>
+      <c r="E70" s="3"/>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="3">
+        <v>69</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C71" s="3"/>
+      <c r="D71" s="3"/>
+      <c r="E71" s="3"/>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="3">
+        <v>70</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C72" s="3"/>
+      <c r="D72" s="3"/>
+      <c r="E72" s="3"/>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="3">
+        <v>71</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C73" s="3"/>
+      <c r="D73" s="3"/>
+      <c r="E73" s="3"/>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="3">
+        <v>72</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3"/>
+      <c r="E74" s="3"/>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="3">
+        <v>73</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C75" s="3"/>
+      <c r="D75" s="3"/>
+      <c r="E75" s="3"/>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="3">
+        <v>74</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="C76" s="3"/>
+      <c r="D76" s="3"/>
+      <c r="E76" s="3"/>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="3">
+        <v>75</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C77" s="3"/>
+      <c r="D77" s="3"/>
+      <c r="E77" s="3"/>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="3">
+        <v>76</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C78" s="3"/>
+      <c r="D78" s="3"/>
+      <c r="E78" s="3"/>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="3">
+        <v>77</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C79" s="3"/>
+      <c r="D79" s="3"/>
+      <c r="E79" s="3"/>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="3">
+        <v>78</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C80" s="3"/>
+      <c r="D80" s="3"/>
+      <c r="E80" s="3"/>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="3">
+        <v>79</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C81" s="3"/>
+      <c r="D81" s="3"/>
+      <c r="E81" s="3"/>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="3">
+        <v>80</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="C82" s="3"/>
+      <c r="D82" s="3"/>
+      <c r="E82" s="3"/>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="3">
+        <v>81</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C83" s="3"/>
+      <c r="D83" s="3"/>
+      <c r="E83" s="3"/>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="3">
+        <v>82</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C84" s="3"/>
+      <c r="D84" s="3"/>
+      <c r="E84" s="3"/>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="3">
+        <v>83</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="C85" s="3"/>
+      <c r="D85" s="3"/>
+      <c r="E85" s="3"/>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="3">
+        <v>84</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C86" s="3"/>
+      <c r="D86" s="3"/>
+      <c r="E86" s="3"/>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="3">
+        <v>85</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C87" s="3"/>
+      <c r="D87" s="3"/>
+      <c r="E87" s="3"/>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="3">
+        <v>86</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C88" s="3"/>
+      <c r="D88" s="3"/>
+      <c r="E88" s="3"/>
     </row>
   </sheetData>
-  <autoFilter ref="A2:E47"/>
+  <autoFilter ref="A2:E88"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>RZ5 - MÚ5</vt:lpstr>
+      <vt:lpstr>MÚ5 - Kvítkovice</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>